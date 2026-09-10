--- v0 (2026-07-12)
+++ v1 (2026-09-10)
@@ -14,51 +14,51 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="games" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="game_holes" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="courses" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="summary_metrics" state="visible" r:id="rId7"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="171">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>created_at</t>
   </si>
   <si>
     <t>played_at</t>
   </si>
   <si>
     <t>started_at</t>
   </si>
   <si>
     <t>completed_at</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>course_id</t>
   </si>
   <si>
     <t>course_name</t>
   </si>
   <si>
@@ -484,93 +484,93 @@
   <si>
     <t>70.6</t>
   </si>
   <si>
     <t>Форест хиллс</t>
   </si>
   <si>
     <t>Целеево</t>
   </si>
   <si>
     <t>78.4</t>
   </si>
   <si>
     <t>64.6</t>
   </si>
   <si>
     <t>metric</t>
   </si>
   <si>
     <t>value</t>
   </si>
   <si>
     <t>completed_games</t>
   </si>
   <si>
-    <t>7</t>
+    <t>10</t>
   </si>
   <si>
     <t>in_progress_games</t>
   </si>
   <si>
-    <t>1</t>
+    <t>4</t>
   </si>
   <si>
     <t>draft_games</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>avg_total_strokes</t>
   </si>
   <si>
-    <t>104.8571428571428571</t>
+    <t>104.7000000000000000</t>
   </si>
   <si>
     <t>avg_putts_total</t>
   </si>
   <si>
-    <t>38.8571428571428571</t>
+    <t>38.1000000000000000</t>
   </si>
   <si>
     <t>fairways_hit_sum</t>
   </si>
   <si>
-    <t>55</t>
+    <t>83</t>
   </si>
   <si>
     <t>fairways_possible_sum</t>
   </si>
   <si>
-    <t>91</t>
+    <t>130</t>
   </si>
   <si>
     <t>gir_hit_sum</t>
   </si>
   <si>
-    <t>19</t>
+    <t>30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -912,51 +912,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y9"/>
+  <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="28" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="12" width="14" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
     <col min="15" max="16" width="12" customWidth="1"/>
     <col min="17" max="19" width="10" customWidth="1"/>
     <col min="20" max="21" width="14" customWidth="1"/>
     <col min="22" max="22" width="18" customWidth="1"/>
     <col min="23" max="23" width="10" customWidth="1"/>
     <col min="24" max="25" width="12" customWidth="1"/>
   </cols>
@@ -1018,626 +1018,998 @@
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="B2" s="2">
-        <v>46213.6111981713</v>
+        <v>46271.360643622684</v>
       </c>
       <c r="C2" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="D2" s="2">
-        <v>46213.62654510417</v>
+        <v>46271.360810625</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2">
         <v>3</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
       <c r="L2">
         <v>136</v>
       </c>
       <c r="M2">
         <v>72</v>
       </c>
       <c r="Q2">
         <v>0</v>
       </c>
       <c r="R2">
         <v>0</v>
       </c>
       <c r="S2">
         <v>0</v>
       </c>
       <c r="T2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="B3" s="2">
-        <v>46207.20736296296</v>
+        <v>46262.32790107639</v>
       </c>
       <c r="C3" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="D3" s="2">
-        <v>46207.21852607639</v>
-[...2 lines deleted...]
-        <v>46207.34549533565</v>
+        <v>46262.33483634259</v>
       </c>
       <c r="F3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G3">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>26</v>
       </c>
       <c r="I3">
         <v>3</v>
       </c>
       <c r="J3" t="s">
         <v>27</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3">
         <v>136</v>
       </c>
       <c r="M3">
         <v>72</v>
       </c>
-      <c r="N3">
-[...7 lines deleted...]
-      </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="S3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T3">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="B4" s="2">
-        <v>46206.62460887732</v>
+        <v>46257.32830592593</v>
       </c>
       <c r="C4" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="D4" s="2">
-        <v>46206.63691332176</v>
-[...2 lines deleted...]
-        <v>46206.75343431713</v>
+        <v>46257.32835435185</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G4">
         <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4">
         <v>3</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>28</v>
       </c>
       <c r="L4">
         <v>136</v>
       </c>
       <c r="M4">
         <v>72</v>
       </c>
-      <c r="N4">
-[...7 lines deleted...]
-      </c>
       <c r="Q4">
         <v>0</v>
       </c>
       <c r="R4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="S4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T4">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="B5" s="2">
-        <v>46201.35859831018</v>
+        <v>46250.344322199075</v>
       </c>
       <c r="C5" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="D5" s="2">
-        <v>46201.363166469906</v>
+        <v>46250.35358755787</v>
       </c>
       <c r="E5" s="2">
-        <v>46201.54276182871</v>
+        <v>46250.53637716435</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
       <c r="I5">
         <v>3</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
       <c r="K5" t="s">
         <v>28</v>
       </c>
       <c r="L5">
         <v>136</v>
       </c>
       <c r="M5">
         <v>72</v>
       </c>
       <c r="N5">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="O5">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P5">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="Q5">
         <v>0</v>
       </c>
       <c r="R5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S5">
         <v>6</v>
       </c>
       <c r="T5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="U5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="V5">
         <v>13</v>
       </c>
       <c r="W5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X5">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B6" s="2">
-        <v>46200.34388340278</v>
+        <v>46243.310380740746</v>
       </c>
       <c r="C6" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="D6" s="2">
-        <v>46200.351827164355</v>
-[...2 lines deleted...]
-        <v>46200.80678240741</v>
+        <v>46243.35610427083</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G6">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="K6" t="s">
         <v>28</v>
       </c>
       <c r="L6">
         <v>136</v>
       </c>
       <c r="M6">
         <v>72</v>
       </c>
-      <c r="N6">
-[...7 lines deleted...]
-      </c>
       <c r="Q6">
         <v>0</v>
       </c>
       <c r="R6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="S6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T6">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="B7" s="2">
-        <v>46179.32054755787</v>
+        <v>46236.33554023148</v>
       </c>
       <c r="C7" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="D7" s="2">
-        <v>46179.373781145834</v>
+        <v>46236.34819284722</v>
       </c>
       <c r="E7" s="2">
-        <v>46200.80652347222</v>
+        <v>46236.57574777778</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
       <c r="I7">
         <v>3</v>
       </c>
       <c r="J7" t="s">
         <v>27</v>
       </c>
       <c r="K7" t="s">
         <v>28</v>
       </c>
       <c r="L7">
         <v>136</v>
       </c>
       <c r="M7">
         <v>72</v>
       </c>
       <c r="N7">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="O7">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="Q7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S7">
         <v>5</v>
       </c>
       <c r="T7">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="U7">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="V7">
         <v>13</v>
       </c>
       <c r="W7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="X7">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B8" s="2">
-        <v>46172.39247136574</v>
+        <v>46228.345547627316</v>
       </c>
       <c r="C8" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="D8" s="2">
-        <v>46172.4049733912</v>
+        <v>46228.353406979164</v>
       </c>
       <c r="E8" s="2">
-        <v>46200.807001180554</v>
+        <v>46228.45305121528</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
       <c r="I8">
         <v>3</v>
       </c>
       <c r="J8" t="s">
         <v>27</v>
       </c>
       <c r="K8" t="s">
         <v>28</v>
       </c>
       <c r="L8">
         <v>136</v>
       </c>
       <c r="M8">
         <v>72</v>
       </c>
       <c r="N8">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="O8">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P8">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="Q8">
         <v>0</v>
       </c>
       <c r="R8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S8">
         <v>8</v>
       </c>
       <c r="T8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="U8">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="V8">
         <v>13</v>
       </c>
       <c r="W8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="X8">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B9" s="2">
-        <v>46172.12146527778</v>
+        <v>46207.20736296296</v>
       </c>
       <c r="C9" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="D9" s="2">
-        <v>46172.121570625</v>
+        <v>46207.21852607639</v>
       </c>
       <c r="E9" s="2">
-        <v>46200.80715854166</v>
+        <v>46207.34549533565</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9" t="s">
         <v>27</v>
       </c>
       <c r="K9" t="s">
         <v>28</v>
       </c>
       <c r="L9">
         <v>136</v>
       </c>
       <c r="M9">
         <v>72</v>
       </c>
       <c r="N9">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O9">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P9">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
       <c r="R9">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="S9">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="T9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="U9">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="V9">
         <v>13</v>
       </c>
       <c r="W9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X9">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>63</v>
+      </c>
+      <c r="B10" s="2">
+        <v>46206.62460887732</v>
+      </c>
+      <c r="C10" s="2">
+        <v>46206</v>
+      </c>
+      <c r="D10" s="2">
+        <v>46206.63691332176</v>
+      </c>
+      <c r="E10" s="2">
+        <v>46206.75343431713</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10">
+        <v>3</v>
+      </c>
+      <c r="J10" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" t="s">
+        <v>28</v>
+      </c>
+      <c r="L10">
+        <v>136</v>
+      </c>
+      <c r="M10">
+        <v>72</v>
+      </c>
+      <c r="N10">
+        <v>103</v>
+      </c>
+      <c r="O10">
+        <v>45</v>
+      </c>
+      <c r="P10">
+        <v>58</v>
+      </c>
+      <c r="Q10">
+        <v>0</v>
+      </c>
+      <c r="R10">
+        <v>6</v>
+      </c>
+      <c r="S10">
+        <v>3</v>
+      </c>
+      <c r="T10">
+        <v>9</v>
+      </c>
+      <c r="U10">
+        <v>8</v>
+      </c>
+      <c r="V10">
+        <v>13</v>
+      </c>
+      <c r="W10">
+        <v>4</v>
+      </c>
+      <c r="X10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>62</v>
+      </c>
+      <c r="B11" s="2">
+        <v>46201.35859831018</v>
+      </c>
+      <c r="C11" s="2">
+        <v>46201</v>
+      </c>
+      <c r="D11" s="2">
+        <v>46201.363166469906</v>
+      </c>
+      <c r="E11" s="2">
+        <v>46201.54276182871</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11">
+        <v>3</v>
+      </c>
+      <c r="J11" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11">
+        <v>136</v>
+      </c>
+      <c r="M11">
+        <v>72</v>
+      </c>
+      <c r="N11">
+        <v>115</v>
+      </c>
+      <c r="O11">
+        <v>53</v>
+      </c>
+      <c r="P11">
+        <v>62</v>
+      </c>
+      <c r="Q11">
+        <v>0</v>
+      </c>
+      <c r="R11">
+        <v>0</v>
+      </c>
+      <c r="S11">
+        <v>6</v>
+      </c>
+      <c r="T11">
+        <v>12</v>
+      </c>
+      <c r="U11">
+        <v>6</v>
+      </c>
+      <c r="V11">
+        <v>13</v>
+      </c>
+      <c r="W11">
+        <v>1</v>
+      </c>
+      <c r="X11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>61</v>
+      </c>
+      <c r="B12" s="2">
+        <v>46200.34388340278</v>
+      </c>
+      <c r="C12" s="2">
+        <v>46200</v>
+      </c>
+      <c r="D12" s="2">
+        <v>46200.351827164355</v>
+      </c>
+      <c r="E12" s="2">
+        <v>46200.80678240741</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12">
+        <v>29</v>
+      </c>
+      <c r="H12" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12">
+        <v>3</v>
+      </c>
+      <c r="J12" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12">
+        <v>136</v>
+      </c>
+      <c r="M12">
+        <v>72</v>
+      </c>
+      <c r="N12">
+        <v>104</v>
+      </c>
+      <c r="O12">
+        <v>51</v>
+      </c>
+      <c r="P12">
+        <v>53</v>
+      </c>
+      <c r="Q12">
+        <v>0</v>
+      </c>
+      <c r="R12">
+        <v>3</v>
+      </c>
+      <c r="S12">
+        <v>5</v>
+      </c>
+      <c r="T12">
+        <v>10</v>
+      </c>
+      <c r="U12">
+        <v>10</v>
+      </c>
+      <c r="V12">
+        <v>13</v>
+      </c>
+      <c r="W12">
+        <v>2</v>
+      </c>
+      <c r="X12">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>59</v>
+      </c>
+      <c r="B13" s="2">
+        <v>46179.32054755787</v>
+      </c>
+      <c r="C13" s="2">
+        <v>46179</v>
+      </c>
+      <c r="D13" s="2">
+        <v>46179.373781145834</v>
+      </c>
+      <c r="E13" s="2">
+        <v>46200.80652347222</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13">
+        <v>29</v>
+      </c>
+      <c r="H13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13">
+        <v>3</v>
+      </c>
+      <c r="J13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13">
+        <v>136</v>
+      </c>
+      <c r="M13">
+        <v>72</v>
+      </c>
+      <c r="N13">
+        <v>107</v>
+      </c>
+      <c r="O13">
+        <v>50</v>
+      </c>
+      <c r="P13">
+        <v>57</v>
+      </c>
+      <c r="Q13">
+        <v>0</v>
+      </c>
+      <c r="R13">
+        <v>2</v>
+      </c>
+      <c r="S13">
+        <v>5</v>
+      </c>
+      <c r="T13">
+        <v>11</v>
+      </c>
+      <c r="U13">
+        <v>10</v>
+      </c>
+      <c r="V13">
+        <v>13</v>
+      </c>
+      <c r="W13">
+        <v>2</v>
+      </c>
+      <c r="X13">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>58</v>
+      </c>
+      <c r="B14" s="2">
+        <v>46172.39247136574</v>
+      </c>
+      <c r="C14" s="2">
+        <v>46172</v>
+      </c>
+      <c r="D14" s="2">
+        <v>46172.4049733912</v>
+      </c>
+      <c r="E14" s="2">
+        <v>46200.807001180554</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14">
+        <v>29</v>
+      </c>
+      <c r="H14" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14">
+        <v>3</v>
+      </c>
+      <c r="J14" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" t="s">
+        <v>28</v>
+      </c>
+      <c r="L14">
+        <v>136</v>
+      </c>
+      <c r="M14">
+        <v>72</v>
+      </c>
+      <c r="N14">
+        <v>101</v>
+      </c>
+      <c r="O14">
+        <v>45</v>
+      </c>
+      <c r="P14">
+        <v>56</v>
+      </c>
+      <c r="Q14">
+        <v>0</v>
+      </c>
+      <c r="R14">
+        <v>2</v>
+      </c>
+      <c r="S14">
+        <v>8</v>
+      </c>
+      <c r="T14">
+        <v>8</v>
+      </c>
+      <c r="U14">
+        <v>7</v>
+      </c>
+      <c r="V14">
+        <v>13</v>
+      </c>
+      <c r="W14">
+        <v>2</v>
+      </c>
+      <c r="X14">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>57</v>
+      </c>
+      <c r="B15" s="2">
+        <v>46172.12146527778</v>
+      </c>
+      <c r="C15" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D15" s="2">
+        <v>46172.121570625</v>
+      </c>
+      <c r="E15" s="2">
+        <v>46200.80715854166</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15">
+        <v>29</v>
+      </c>
+      <c r="H15" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15">
+        <v>3</v>
+      </c>
+      <c r="J15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" t="s">
+        <v>28</v>
+      </c>
+      <c r="L15">
+        <v>136</v>
+      </c>
+      <c r="M15">
+        <v>72</v>
+      </c>
+      <c r="N15">
+        <v>101</v>
+      </c>
+      <c r="O15">
+        <v>55</v>
+      </c>
+      <c r="P15">
+        <v>46</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15">
+        <v>6</v>
+      </c>
+      <c r="S15">
+        <v>4</v>
+      </c>
+      <c r="T15">
+        <v>8</v>
+      </c>
+      <c r="U15">
+        <v>5</v>
+      </c>
+      <c r="V15">
+        <v>13</v>
+      </c>
+      <c r="W15">
+        <v>3</v>
+      </c>
+      <c r="X15">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N145"/>
+  <dimension ref="A1:N253"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="10" customWidth="1"/>
     <col min="3" max="4" width="12" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="14" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="22" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -1660,6378 +2032,10806 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>675</v>
+        <v>993</v>
       </c>
       <c r="B2">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>5</v>
       </c>
       <c r="E2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2" t="b">
         <v>1</v>
       </c>
       <c r="H2" t="b">
         <v>0</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>676</v>
+        <v>994</v>
       </c>
       <c r="B3">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G3" t="b">
         <v>0</v>
       </c>
       <c r="H3" t="b">
         <v>0</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>677</v>
+        <v>995</v>
       </c>
       <c r="B4">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4">
         <v>3</v>
       </c>
       <c r="E4">
         <v>5</v>
       </c>
       <c r="F4">
         <v>3</v>
       </c>
       <c r="G4" t="b">
         <v>0</v>
       </c>
       <c r="H4" t="b">
         <v>0</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4">
         <v>2</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>678</v>
+        <v>996</v>
       </c>
       <c r="B5">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5">
         <v>5</v>
       </c>
       <c r="E5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G5" t="b">
         <v>0</v>
       </c>
       <c r="H5" t="b">
         <v>0</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>679</v>
+        <v>997</v>
       </c>
       <c r="B6">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6">
         <v>4</v>
       </c>
       <c r="E6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="b">
         <v>1</v>
       </c>
       <c r="H6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>680</v>
+        <v>998</v>
       </c>
       <c r="B7">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
       <c r="E7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" t="b">
         <v>0</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>681</v>
+        <v>999</v>
       </c>
       <c r="B8">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
       <c r="G8" t="b">
         <v>1</v>
       </c>
       <c r="H8" t="b">
         <v>0</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>682</v>
+        <v>1000</v>
       </c>
       <c r="B9">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C9">
         <v>8</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9">
         <v>4</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9" t="b">
         <v>0</v>
       </c>
       <c r="H9" t="b">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>0</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>683</v>
+        <v>1001</v>
       </c>
       <c r="B10">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H10" t="b">
         <v>0</v>
       </c>
       <c r="I10" t="b">
         <v>0</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>684</v>
+        <v>1002</v>
       </c>
       <c r="B11">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C11">
         <v>10</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G11" t="b">
         <v>1</v>
       </c>
       <c r="H11" t="b">
         <v>0</v>
       </c>
       <c r="I11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>685</v>
+        <v>1003</v>
       </c>
       <c r="B12">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12">
         <v>3</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12" t="b">
         <v>0</v>
       </c>
       <c r="H12" t="b">
         <v>0</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>686</v>
+        <v>1004</v>
       </c>
       <c r="B13">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13">
         <v>5</v>
       </c>
       <c r="E13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13" t="b">
         <v>1</v>
       </c>
       <c r="H13" t="b">
         <v>0</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>687</v>
+        <v>1005</v>
       </c>
       <c r="B14">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14">
         <v>4</v>
       </c>
       <c r="E14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G14" t="b">
         <v>1</v>
       </c>
       <c r="H14" t="b">
         <v>0</v>
       </c>
       <c r="I14" t="b">
         <v>0</v>
       </c>
       <c r="J14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>688</v>
+        <v>1006</v>
       </c>
       <c r="B15">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C15">
         <v>14</v>
       </c>
       <c r="D15">
         <v>3</v>
       </c>
       <c r="E15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15" t="b">
         <v>0</v>
       </c>
       <c r="H15" t="b">
         <v>0</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>689</v>
+        <v>1007</v>
       </c>
       <c r="B16">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C16">
         <v>15</v>
       </c>
       <c r="D16">
         <v>4</v>
       </c>
       <c r="E16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G16" t="b">
         <v>1</v>
       </c>
       <c r="H16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>690</v>
+        <v>1008</v>
       </c>
       <c r="B17">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17">
         <v>4</v>
       </c>
       <c r="E17">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" t="b">
         <v>0</v>
       </c>
       <c r="I17" t="b">
         <v>0</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>691</v>
+        <v>1009</v>
       </c>
       <c r="B18">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C18">
         <v>17</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18" t="b">
         <v>0</v>
       </c>
       <c r="H18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I18" t="b">
         <v>0</v>
       </c>
       <c r="J18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>692</v>
+        <v>1010</v>
       </c>
       <c r="B19">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C19">
         <v>18</v>
       </c>
       <c r="D19">
         <v>4</v>
       </c>
       <c r="E19">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="2">
-        <v>46213</v>
+        <v>46271</v>
       </c>
       <c r="N19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>619</v>
+        <v>959</v>
       </c>
       <c r="B20">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20">
         <v>8</v>
       </c>
       <c r="F20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G20" t="b">
         <v>0</v>
       </c>
       <c r="H20" t="b">
         <v>0</v>
       </c>
       <c r="I20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20">
         <v>3</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N20" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>620</v>
+        <v>960</v>
       </c>
       <c r="B21">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21">
         <v>4</v>
       </c>
       <c r="E21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I21" t="b">
         <v>0</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N21" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>621</v>
+        <v>961</v>
       </c>
       <c r="B22">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
         <v>3</v>
       </c>
       <c r="E22">
         <v>4</v>
       </c>
       <c r="F22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G22" t="b">
         <v>0</v>
       </c>
       <c r="H22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N22" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>622</v>
+        <v>962</v>
       </c>
       <c r="B23">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
       <c r="D23">
         <v>5</v>
       </c>
       <c r="E23">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F23">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" t="b">
         <v>0</v>
       </c>
       <c r="I23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N23" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>623</v>
+        <v>963</v>
       </c>
       <c r="B24">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C24">
         <v>5</v>
       </c>
       <c r="D24">
         <v>4</v>
       </c>
       <c r="E24">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F24">
         <v>2</v>
       </c>
       <c r="G24" t="b">
         <v>1</v>
       </c>
       <c r="H24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24" t="b">
         <v>0</v>
       </c>
       <c r="J24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N24" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>624</v>
+        <v>964</v>
       </c>
       <c r="B25">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C25">
         <v>6</v>
       </c>
       <c r="D25">
         <v>4</v>
       </c>
       <c r="E25">
         <v>6</v>
       </c>
       <c r="F25">
         <v>3</v>
       </c>
       <c r="G25" t="b">
         <v>1</v>
       </c>
       <c r="H25" t="b">
         <v>0</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25">
         <v>2</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N25" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>625</v>
+        <v>965</v>
       </c>
       <c r="B26">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C26">
         <v>7</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F26">
         <v>2</v>
       </c>
       <c r="G26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" t="b">
         <v>0</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N26" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>626</v>
+        <v>966</v>
       </c>
       <c r="B27">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C27">
         <v>8</v>
       </c>
       <c r="D27">
         <v>3</v>
       </c>
       <c r="E27">
         <v>4</v>
       </c>
       <c r="F27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G27" t="b">
         <v>0</v>
       </c>
       <c r="H27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N27" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>627</v>
+        <v>967</v>
       </c>
       <c r="B28">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C28">
         <v>9</v>
       </c>
       <c r="D28">
         <v>5</v>
       </c>
       <c r="E28">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28" t="b">
         <v>0</v>
       </c>
       <c r="H28" t="b">
         <v>0</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N28" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>628</v>
+        <v>968</v>
       </c>
       <c r="B29">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C29">
         <v>10</v>
       </c>
       <c r="D29">
         <v>5</v>
       </c>
       <c r="E29">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G29" t="b">
         <v>1</v>
       </c>
       <c r="H29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N29" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>629</v>
+        <v>969</v>
       </c>
       <c r="B30">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C30">
         <v>11</v>
       </c>
       <c r="D30">
         <v>3</v>
       </c>
       <c r="E30">
         <v>6</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30" t="b">
         <v>0</v>
       </c>
       <c r="H30" t="b">
         <v>0</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30">
         <v>3</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N30" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>630</v>
+        <v>970</v>
       </c>
       <c r="B31">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C31">
         <v>12</v>
       </c>
       <c r="D31">
         <v>5</v>
       </c>
       <c r="E31">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F31">
         <v>2</v>
       </c>
       <c r="G31" t="b">
         <v>1</v>
       </c>
       <c r="H31" t="b">
         <v>0</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N31" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>631</v>
+        <v>971</v>
       </c>
       <c r="B32">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C32">
         <v>13</v>
       </c>
       <c r="D32">
         <v>4</v>
       </c>
       <c r="E32">
         <v>5</v>
       </c>
       <c r="F32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H32" t="b">
         <v>0</v>
       </c>
       <c r="I32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N32" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>632</v>
+        <v>972</v>
       </c>
       <c r="B33">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C33">
         <v>14</v>
       </c>
       <c r="D33">
         <v>3</v>
       </c>
       <c r="E33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F33">
         <v>2</v>
       </c>
       <c r="G33" t="b">
         <v>0</v>
       </c>
       <c r="H33" t="b">
         <v>0</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N33" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>633</v>
+        <v>973</v>
       </c>
       <c r="B34">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C34">
         <v>15</v>
       </c>
       <c r="D34">
         <v>4</v>
       </c>
       <c r="E34">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F34">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" t="b">
         <v>0</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N34" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>634</v>
+        <v>974</v>
       </c>
       <c r="B35">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C35">
         <v>16</v>
       </c>
       <c r="D35">
         <v>4</v>
       </c>
       <c r="E35">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F35">
         <v>2</v>
       </c>
       <c r="G35" t="b">
         <v>1</v>
       </c>
       <c r="H35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I35" t="b">
         <v>0</v>
       </c>
       <c r="J35">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N35" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>635</v>
+        <v>975</v>
       </c>
       <c r="B36">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C36">
         <v>17</v>
       </c>
       <c r="D36">
         <v>3</v>
       </c>
       <c r="E36">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N36" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>636</v>
+        <v>976</v>
       </c>
       <c r="B37">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C37">
         <v>18</v>
       </c>
       <c r="D37">
         <v>4</v>
       </c>
       <c r="E37">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37" s="2">
-        <v>46207</v>
+        <v>46262</v>
       </c>
       <c r="N37" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>579</v>
+        <v>935</v>
       </c>
       <c r="B38">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38">
         <v>5</v>
       </c>
       <c r="E38">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38" t="b">
         <v>0</v>
       </c>
       <c r="H38" t="b">
         <v>0</v>
       </c>
       <c r="I38" t="b">
         <v>0</v>
       </c>
       <c r="J38">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N38" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>580</v>
+        <v>936</v>
       </c>
       <c r="B39">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C39">
         <v>2</v>
       </c>
       <c r="D39">
         <v>4</v>
       </c>
       <c r="E39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F39">
         <v>2</v>
       </c>
       <c r="G39" t="b">
         <v>1</v>
       </c>
       <c r="H39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I39" t="b">
         <v>0</v>
       </c>
       <c r="J39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N39" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>581</v>
+        <v>937</v>
       </c>
       <c r="B40">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C40">
         <v>3</v>
       </c>
       <c r="D40">
         <v>3</v>
       </c>
       <c r="E40">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F40">
         <v>2</v>
       </c>
       <c r="G40" t="b">
         <v>0</v>
       </c>
       <c r="H40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N40" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>582</v>
+        <v>938</v>
       </c>
       <c r="B41">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C41">
         <v>4</v>
       </c>
       <c r="D41">
         <v>5</v>
       </c>
       <c r="E41">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F41">
         <v>2</v>
       </c>
       <c r="G41" t="b">
         <v>1</v>
       </c>
       <c r="H41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N41" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>583</v>
+        <v>939</v>
       </c>
       <c r="B42">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C42">
         <v>5</v>
       </c>
       <c r="D42">
         <v>4</v>
       </c>
       <c r="E42">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F42">
         <v>2</v>
       </c>
       <c r="G42" t="b">
         <v>0</v>
       </c>
       <c r="H42" t="b">
         <v>0</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N42" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>584</v>
+        <v>940</v>
       </c>
       <c r="B43">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C43">
         <v>6</v>
       </c>
       <c r="D43">
         <v>4</v>
       </c>
       <c r="E43">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G43" t="b">
         <v>1</v>
       </c>
       <c r="H43" t="b">
         <v>0</v>
       </c>
       <c r="I43" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N43" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>585</v>
+        <v>941</v>
       </c>
       <c r="B44">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C44">
         <v>7</v>
       </c>
       <c r="D44">
         <v>4</v>
       </c>
       <c r="E44">
         <v>4</v>
       </c>
-      <c r="F44">
-[...10 lines deleted...]
-      </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N44" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>586</v>
+        <v>942</v>
       </c>
       <c r="B45">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C45">
         <v>8</v>
       </c>
       <c r="D45">
         <v>3</v>
       </c>
       <c r="E45">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N45" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>587</v>
+        <v>943</v>
       </c>
       <c r="B46">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C46">
         <v>9</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46">
         <v>5</v>
       </c>
-      <c r="F46">
-[...10 lines deleted...]
-      </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N46" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>588</v>
+        <v>944</v>
       </c>
       <c r="B47">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C47">
         <v>10</v>
       </c>
       <c r="D47">
         <v>5</v>
       </c>
       <c r="E47">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N47" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>589</v>
+        <v>945</v>
       </c>
       <c r="B48">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C48">
         <v>11</v>
       </c>
       <c r="D48">
         <v>3</v>
       </c>
       <c r="E48">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J48">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N48" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>590</v>
+        <v>946</v>
       </c>
       <c r="B49">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C49">
         <v>12</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J49">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N49" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>591</v>
+        <v>947</v>
       </c>
       <c r="B50">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C50">
         <v>13</v>
       </c>
       <c r="D50">
         <v>4</v>
       </c>
       <c r="E50">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J50">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N50" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>592</v>
+        <v>948</v>
       </c>
       <c r="B51">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C51">
         <v>14</v>
       </c>
       <c r="D51">
         <v>3</v>
       </c>
       <c r="E51">
         <v>3</v>
       </c>
-      <c r="F51">
-[...10 lines deleted...]
-      </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N51" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>593</v>
+        <v>949</v>
       </c>
       <c r="B52">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C52">
         <v>15</v>
       </c>
       <c r="D52">
         <v>4</v>
       </c>
       <c r="E52">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J52">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N52" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>594</v>
+        <v>950</v>
       </c>
       <c r="B53">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C53">
         <v>16</v>
       </c>
       <c r="D53">
         <v>4</v>
       </c>
       <c r="E53">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J53">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N53" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54">
-        <v>595</v>
+        <v>951</v>
       </c>
       <c r="B54">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C54">
         <v>17</v>
       </c>
       <c r="D54">
         <v>3</v>
       </c>
       <c r="E54">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J54">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N54" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>596</v>
+        <v>952</v>
       </c>
       <c r="B55">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C55">
         <v>18</v>
       </c>
       <c r="D55">
         <v>4</v>
       </c>
       <c r="E55">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J55">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" s="2">
-        <v>46206</v>
+        <v>46257</v>
       </c>
       <c r="N55" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>542</v>
+        <v>899</v>
       </c>
       <c r="B56">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56">
         <v>5</v>
       </c>
       <c r="E56">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G56" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H56" t="b">
         <v>0</v>
       </c>
       <c r="I56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J56">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>543</v>
+        <v>900</v>
       </c>
       <c r="B57">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C57">
         <v>2</v>
       </c>
       <c r="D57">
         <v>4</v>
       </c>
       <c r="E57">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
       <c r="G57" t="b">
         <v>1</v>
       </c>
       <c r="H57" t="b">
         <v>0</v>
       </c>
       <c r="I57" t="b">
         <v>0</v>
       </c>
       <c r="J57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>544</v>
+        <v>901</v>
       </c>
       <c r="B58">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C58">
         <v>3</v>
       </c>
       <c r="D58">
         <v>3</v>
       </c>
       <c r="E58">
         <v>4</v>
       </c>
       <c r="F58">
         <v>2</v>
       </c>
       <c r="G58" t="b">
         <v>0</v>
       </c>
       <c r="H58" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I58" t="b">
         <v>0</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>545</v>
+        <v>902</v>
       </c>
       <c r="B59">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C59">
         <v>4</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F59">
         <v>2</v>
       </c>
       <c r="G59" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H59" t="b">
         <v>0</v>
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>546</v>
+        <v>903</v>
       </c>
       <c r="B60">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C60">
         <v>5</v>
       </c>
       <c r="D60">
         <v>4</v>
       </c>
       <c r="E60">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F60">
         <v>2</v>
       </c>
       <c r="G60" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" t="b">
         <v>0</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>547</v>
+        <v>904</v>
       </c>
       <c r="B61">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C61">
         <v>6</v>
       </c>
       <c r="D61">
         <v>4</v>
       </c>
       <c r="E61">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F61">
         <v>2</v>
       </c>
       <c r="G61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H61" t="b">
         <v>0</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>548</v>
+        <v>905</v>
       </c>
       <c r="B62">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C62">
         <v>7</v>
       </c>
       <c r="D62">
         <v>4</v>
       </c>
       <c r="E62">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F62">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G62" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62" t="b">
         <v>0</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63">
-        <v>549</v>
+        <v>906</v>
       </c>
       <c r="B63">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C63">
         <v>8</v>
       </c>
       <c r="D63">
         <v>3</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63">
         <v>2</v>
       </c>
       <c r="G63" t="b">
         <v>0</v>
       </c>
       <c r="H63" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64">
-        <v>550</v>
+        <v>907</v>
       </c>
       <c r="B64">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C64">
         <v>9</v>
       </c>
       <c r="D64">
         <v>5</v>
       </c>
       <c r="E64">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F64">
         <v>2</v>
       </c>
       <c r="G64" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H64" t="b">
         <v>0</v>
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A65">
-        <v>551</v>
+        <v>908</v>
       </c>
       <c r="B65">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C65">
         <v>10</v>
       </c>
       <c r="D65">
         <v>5</v>
       </c>
       <c r="E65">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G65" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H65" t="b">
         <v>0</v>
       </c>
       <c r="I65" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J65">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A66">
-        <v>552</v>
+        <v>909</v>
       </c>
       <c r="B66">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C66">
         <v>11</v>
       </c>
       <c r="D66">
         <v>3</v>
       </c>
       <c r="E66">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G66" t="b">
         <v>0</v>
       </c>
       <c r="H66" t="b">
         <v>0</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67">
-        <v>553</v>
+        <v>910</v>
       </c>
       <c r="B67">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C67">
         <v>12</v>
       </c>
       <c r="D67">
         <v>5</v>
       </c>
       <c r="E67">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F67">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G67" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H67" t="b">
         <v>0</v>
       </c>
       <c r="I67" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J67">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68">
-        <v>554</v>
+        <v>911</v>
       </c>
       <c r="B68">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C68">
         <v>13</v>
       </c>
       <c r="D68">
         <v>4</v>
       </c>
       <c r="E68">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F68">
         <v>2</v>
       </c>
       <c r="G68" t="b">
         <v>1</v>
       </c>
       <c r="H68" t="b">
         <v>0</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69">
-        <v>555</v>
+        <v>912</v>
       </c>
       <c r="B69">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C69">
         <v>14</v>
       </c>
       <c r="D69">
         <v>3</v>
       </c>
       <c r="E69">
         <v>4</v>
       </c>
       <c r="F69">
         <v>2</v>
       </c>
       <c r="G69" t="b">
         <v>0</v>
       </c>
       <c r="H69" t="b">
         <v>0</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A70">
-        <v>556</v>
+        <v>913</v>
       </c>
       <c r="B70">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C70">
         <v>15</v>
       </c>
       <c r="D70">
         <v>4</v>
       </c>
       <c r="E70">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F70">
         <v>2</v>
       </c>
       <c r="G70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H70" t="b">
         <v>0</v>
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N70" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71">
-        <v>557</v>
+        <v>914</v>
       </c>
       <c r="B71">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C71">
         <v>16</v>
       </c>
       <c r="D71">
         <v>4</v>
       </c>
       <c r="E71">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F71">
         <v>3</v>
       </c>
       <c r="G71" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H71" t="b">
         <v>0</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N71" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72">
-        <v>558</v>
+        <v>915</v>
       </c>
       <c r="B72">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C72">
         <v>17</v>
       </c>
       <c r="D72">
         <v>3</v>
       </c>
       <c r="E72">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F72">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G72" t="b">
         <v>0</v>
       </c>
       <c r="H72" t="b">
         <v>1</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
       <c r="M72" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N72" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73">
-        <v>559</v>
+        <v>916</v>
       </c>
       <c r="B73">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C73">
         <v>18</v>
       </c>
       <c r="D73">
         <v>4</v>
       </c>
       <c r="E73">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F73">
         <v>2</v>
       </c>
       <c r="G73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H73" t="b">
         <v>0</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73" s="2">
-        <v>46201</v>
+        <v>46250</v>
       </c>
       <c r="N73" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74">
-        <v>506</v>
+        <v>874</v>
       </c>
       <c r="B74">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74">
         <v>5</v>
       </c>
       <c r="E74">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G74" t="b">
         <v>1</v>
       </c>
       <c r="H74" t="b">
         <v>0</v>
       </c>
       <c r="I74" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J74">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N74" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A75">
-        <v>507</v>
+        <v>875</v>
       </c>
       <c r="B75">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C75">
         <v>2</v>
       </c>
       <c r="D75">
         <v>4</v>
       </c>
       <c r="E75">
         <v>5</v>
       </c>
-      <c r="F75">
-[...1 lines deleted...]
-      </c>
       <c r="G75" t="b">
         <v>0</v>
       </c>
       <c r="H75" t="b">
         <v>0</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N75" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A76">
-        <v>508</v>
+        <v>876</v>
       </c>
       <c r="B76">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C76">
         <v>3</v>
       </c>
       <c r="D76">
         <v>3</v>
       </c>
       <c r="E76">
         <v>4</v>
       </c>
       <c r="F76">
         <v>2</v>
       </c>
       <c r="G76" t="b">
         <v>0</v>
       </c>
       <c r="H76" t="b">
         <v>0</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N76" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A77">
-        <v>509</v>
+        <v>877</v>
       </c>
       <c r="B77">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C77">
         <v>4</v>
       </c>
       <c r="D77">
         <v>5</v>
       </c>
       <c r="E77">
+        <v>10</v>
+      </c>
+      <c r="F77">
+        <v>2</v>
+      </c>
+      <c r="G77" t="b">
+        <v>1</v>
+      </c>
+      <c r="H77" t="b">
+        <v>0</v>
+      </c>
+      <c r="I77" t="b">
+        <v>0</v>
+      </c>
+      <c r="J77">
         <v>5</v>
       </c>
-      <c r="F77">
-[...13 lines deleted...]
-      </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N77" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A78">
-        <v>510</v>
+        <v>878</v>
       </c>
       <c r="B78">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C78">
         <v>5</v>
       </c>
       <c r="D78">
         <v>4</v>
       </c>
       <c r="E78">
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
       </c>
       <c r="G78" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H78" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N78" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A79">
-        <v>511</v>
+        <v>879</v>
       </c>
       <c r="B79">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C79">
         <v>6</v>
       </c>
       <c r="D79">
         <v>4</v>
       </c>
       <c r="E79">
         <v>6</v>
       </c>
       <c r="F79">
         <v>2</v>
       </c>
       <c r="G79" t="b">
         <v>1</v>
       </c>
       <c r="H79" t="b">
         <v>0</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79">
         <v>2</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N79" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80">
-        <v>512</v>
+        <v>880</v>
       </c>
       <c r="B80">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C80">
         <v>7</v>
       </c>
       <c r="D80">
         <v>4</v>
       </c>
       <c r="E80">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F80">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G80" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H80" t="b">
         <v>0</v>
       </c>
       <c r="I80" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N80" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A81">
-        <v>513</v>
+        <v>881</v>
       </c>
       <c r="B81">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C81">
         <v>8</v>
       </c>
       <c r="D81">
         <v>3</v>
       </c>
       <c r="E81">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N81" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A82">
-        <v>514</v>
+        <v>882</v>
       </c>
       <c r="B82">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C82">
         <v>9</v>
       </c>
       <c r="D82">
         <v>5</v>
       </c>
       <c r="E82">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J82">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N82" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A83">
-        <v>515</v>
+        <v>883</v>
       </c>
       <c r="B83">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C83">
         <v>10</v>
       </c>
       <c r="D83">
         <v>5</v>
       </c>
       <c r="E83">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J83">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N83" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>516</v>
+        <v>884</v>
       </c>
       <c r="B84">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C84">
         <v>11</v>
       </c>
       <c r="D84">
         <v>3</v>
       </c>
       <c r="E84">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J84">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N84" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>517</v>
+        <v>885</v>
       </c>
       <c r="B85">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C85">
         <v>12</v>
       </c>
       <c r="D85">
         <v>5</v>
       </c>
       <c r="E85">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J85">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N85" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A86">
-        <v>518</v>
+        <v>886</v>
       </c>
       <c r="B86">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C86">
         <v>13</v>
       </c>
       <c r="D86">
         <v>4</v>
       </c>
       <c r="E86">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J86">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N86" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A87">
-        <v>519</v>
+        <v>887</v>
       </c>
       <c r="B87">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C87">
         <v>14</v>
       </c>
       <c r="D87">
         <v>3</v>
       </c>
       <c r="E87">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J87">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N87" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A88">
-        <v>520</v>
+        <v>888</v>
       </c>
       <c r="B88">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C88">
         <v>15</v>
       </c>
       <c r="D88">
         <v>4</v>
       </c>
       <c r="E88">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N88" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A89">
-        <v>521</v>
+        <v>889</v>
       </c>
       <c r="B89">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C89">
         <v>16</v>
       </c>
       <c r="D89">
         <v>4</v>
       </c>
       <c r="E89">
         <v>4</v>
       </c>
-      <c r="F89">
-[...10 lines deleted...]
-      </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N89" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A90">
-        <v>522</v>
+        <v>890</v>
       </c>
       <c r="B90">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C90">
         <v>17</v>
       </c>
       <c r="D90">
         <v>3</v>
       </c>
       <c r="E90">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J90">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N90" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A91">
-        <v>523</v>
+        <v>891</v>
       </c>
       <c r="B91">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C91">
         <v>18</v>
       </c>
       <c r="D91">
         <v>4</v>
       </c>
       <c r="E91">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91" s="2">
-        <v>46200</v>
+        <v>46243</v>
       </c>
       <c r="N91" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A92">
-        <v>442</v>
+        <v>838</v>
       </c>
       <c r="B92">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92">
         <v>5</v>
       </c>
       <c r="E92">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F92">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G92" t="b">
         <v>1</v>
       </c>
       <c r="H92" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A93">
-        <v>443</v>
+        <v>839</v>
       </c>
       <c r="B93">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C93">
         <v>2</v>
       </c>
       <c r="D93">
         <v>4</v>
       </c>
       <c r="E93">
         <v>4</v>
       </c>
       <c r="F93">
         <v>2</v>
       </c>
       <c r="G93" t="b">
         <v>1</v>
       </c>
       <c r="H93" t="b">
         <v>1</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N93" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A94">
-        <v>444</v>
+        <v>840</v>
       </c>
       <c r="B94">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C94">
         <v>3</v>
       </c>
       <c r="D94">
         <v>3</v>
       </c>
       <c r="E94">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F94">
         <v>2</v>
       </c>
       <c r="G94" t="b">
         <v>0</v>
       </c>
       <c r="H94" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A95">
-        <v>445</v>
+        <v>841</v>
       </c>
       <c r="B95">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C95">
         <v>4</v>
       </c>
       <c r="D95">
         <v>5</v>
       </c>
       <c r="E95">
         <v>7</v>
       </c>
       <c r="F95">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G95" t="b">
         <v>1</v>
       </c>
       <c r="H95" t="b">
         <v>0</v>
       </c>
       <c r="I95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J95">
         <v>2</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A96">
-        <v>446</v>
+        <v>842</v>
       </c>
       <c r="B96">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C96">
         <v>5</v>
       </c>
       <c r="D96">
         <v>4</v>
       </c>
       <c r="E96">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G96" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H96" t="b">
         <v>0</v>
       </c>
       <c r="I96" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N96" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A97">
-        <v>447</v>
+        <v>843</v>
       </c>
       <c r="B97">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C97">
         <v>6</v>
       </c>
       <c r="D97">
         <v>4</v>
       </c>
       <c r="E97">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G97" t="b">
         <v>0</v>
       </c>
       <c r="H97" t="b">
         <v>0</v>
       </c>
       <c r="I97" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J97">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N97" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A98">
-        <v>448</v>
+        <v>844</v>
       </c>
       <c r="B98">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C98">
         <v>7</v>
       </c>
       <c r="D98">
         <v>4</v>
       </c>
       <c r="E98">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F98">
         <v>2</v>
       </c>
       <c r="G98" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H98" t="b">
         <v>0</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N98" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A99">
-        <v>449</v>
+        <v>845</v>
       </c>
       <c r="B99">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C99">
         <v>8</v>
       </c>
       <c r="D99">
         <v>3</v>
       </c>
       <c r="E99">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G99" t="b">
         <v>0</v>
       </c>
       <c r="H99" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I99" t="b">
         <v>0</v>
       </c>
       <c r="J99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N99" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A100">
-        <v>450</v>
+        <v>846</v>
       </c>
       <c r="B100">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C100">
         <v>9</v>
       </c>
       <c r="D100">
         <v>5</v>
       </c>
       <c r="E100">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F100">
         <v>2</v>
       </c>
       <c r="G100" t="b">
         <v>1</v>
       </c>
       <c r="H100" t="b">
         <v>0</v>
       </c>
       <c r="I100" t="b">
         <v>0</v>
       </c>
       <c r="J100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N100" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A101">
-        <v>451</v>
+        <v>847</v>
       </c>
       <c r="B101">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C101">
         <v>10</v>
       </c>
       <c r="D101">
         <v>5</v>
       </c>
       <c r="E101">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F101">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G101" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H101" t="b">
         <v>0</v>
       </c>
       <c r="I101" t="b">
         <v>0</v>
       </c>
       <c r="J101">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N101" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A102">
-        <v>452</v>
+        <v>848</v>
       </c>
       <c r="B102">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C102">
         <v>11</v>
       </c>
       <c r="D102">
         <v>3</v>
       </c>
       <c r="E102">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G102" t="b">
         <v>0</v>
       </c>
       <c r="H102" t="b">
         <v>0</v>
       </c>
       <c r="I102" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J102">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N102" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A103">
-        <v>453</v>
+        <v>849</v>
       </c>
       <c r="B103">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C103">
         <v>12</v>
       </c>
       <c r="D103">
         <v>5</v>
       </c>
       <c r="E103">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F103">
         <v>3</v>
       </c>
       <c r="G103" t="b">
         <v>1</v>
       </c>
       <c r="H103" t="b">
         <v>0</v>
       </c>
       <c r="I103" t="b">
         <v>0</v>
       </c>
       <c r="J103">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A104">
-        <v>454</v>
+        <v>850</v>
       </c>
       <c r="B104">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C104">
         <v>13</v>
       </c>
       <c r="D104">
         <v>4</v>
       </c>
       <c r="E104">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F104">
         <v>3</v>
       </c>
       <c r="G104" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H104" t="b">
         <v>0</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A105">
-        <v>455</v>
+        <v>851</v>
       </c>
       <c r="B105">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C105">
         <v>14</v>
       </c>
       <c r="D105">
         <v>3</v>
       </c>
       <c r="E105">
         <v>6</v>
       </c>
       <c r="F105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G105" t="b">
         <v>0</v>
       </c>
       <c r="H105" t="b">
         <v>0</v>
       </c>
       <c r="I105" t="b">
         <v>0</v>
       </c>
       <c r="J105">
         <v>3</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N105" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A106">
-        <v>456</v>
+        <v>852</v>
       </c>
       <c r="B106">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C106">
         <v>15</v>
       </c>
       <c r="D106">
         <v>4</v>
       </c>
       <c r="E106">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F106">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G106" t="b">
         <v>0</v>
       </c>
       <c r="H106" t="b">
         <v>0</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N106" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A107">
-        <v>457</v>
+        <v>853</v>
       </c>
       <c r="B107">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C107">
         <v>16</v>
       </c>
       <c r="D107">
         <v>4</v>
       </c>
       <c r="E107">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G107" t="b">
         <v>1</v>
       </c>
       <c r="H107" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I107" t="b">
         <v>0</v>
       </c>
       <c r="J107">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N107" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A108">
-        <v>458</v>
+        <v>854</v>
       </c>
       <c r="B108">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C108">
         <v>17</v>
       </c>
       <c r="D108">
         <v>3</v>
       </c>
       <c r="E108">
         <v>4</v>
       </c>
       <c r="F108">
         <v>2</v>
       </c>
       <c r="G108" t="b">
         <v>0</v>
       </c>
       <c r="H108" t="b">
         <v>0</v>
       </c>
       <c r="I108" t="b">
         <v>0</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A109">
-        <v>459</v>
+        <v>855</v>
       </c>
       <c r="B109">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C109">
         <v>18</v>
       </c>
       <c r="D109">
         <v>4</v>
       </c>
       <c r="E109">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F109">
         <v>2</v>
       </c>
       <c r="G109" t="b">
         <v>1</v>
       </c>
       <c r="H109" t="b">
         <v>0</v>
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109" s="2">
-        <v>46179</v>
+        <v>46236</v>
       </c>
       <c r="N109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A110">
-        <v>404</v>
+        <v>711</v>
       </c>
       <c r="B110">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110">
         <v>5</v>
       </c>
       <c r="E110">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F110">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G110" t="b">
         <v>1</v>
       </c>
       <c r="H110" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A111">
-        <v>405</v>
+        <v>712</v>
       </c>
       <c r="B111">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C111">
         <v>2</v>
       </c>
       <c r="D111">
         <v>4</v>
       </c>
       <c r="E111">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F111">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G111" t="b">
         <v>1</v>
       </c>
       <c r="H111" t="b">
         <v>0</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A112">
-        <v>406</v>
+        <v>713</v>
       </c>
       <c r="B112">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C112">
         <v>3</v>
       </c>
       <c r="D112">
         <v>3</v>
       </c>
       <c r="E112">
         <v>4</v>
       </c>
       <c r="F112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G112" t="b">
         <v>0</v>
       </c>
       <c r="H112" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I112" t="b">
         <v>0</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>27</v>
       </c>
       <c r="M112" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N112" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A113">
-        <v>407</v>
+        <v>714</v>
       </c>
       <c r="B113">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C113">
         <v>4</v>
       </c>
       <c r="D113">
         <v>5</v>
       </c>
       <c r="E113">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F113">
         <v>2</v>
       </c>
       <c r="G113" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H113" t="b">
         <v>0</v>
       </c>
       <c r="I113" t="b">
         <v>0</v>
       </c>
       <c r="J113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N113" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A114">
-        <v>408</v>
+        <v>715</v>
       </c>
       <c r="B114">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C114">
         <v>5</v>
       </c>
       <c r="D114">
         <v>4</v>
       </c>
       <c r="E114">
         <v>4</v>
       </c>
       <c r="F114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G114" t="b">
         <v>1</v>
       </c>
       <c r="H114" t="b">
         <v>0</v>
       </c>
       <c r="I114" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>27</v>
       </c>
       <c r="M114" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A115">
-        <v>409</v>
+        <v>716</v>
       </c>
       <c r="B115">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C115">
         <v>6</v>
       </c>
       <c r="D115">
         <v>4</v>
       </c>
       <c r="E115">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F115">
         <v>2</v>
       </c>
       <c r="G115" t="b">
         <v>1</v>
       </c>
       <c r="H115" t="b">
         <v>0</v>
       </c>
       <c r="I115" t="b">
         <v>0</v>
       </c>
       <c r="J115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A116">
-        <v>410</v>
+        <v>717</v>
       </c>
       <c r="B116">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C116">
         <v>7</v>
       </c>
       <c r="D116">
         <v>4</v>
       </c>
       <c r="E116">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F116">
         <v>2</v>
       </c>
       <c r="G116" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H116" t="b">
         <v>0</v>
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>27</v>
       </c>
       <c r="M116" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A117">
-        <v>411</v>
+        <v>718</v>
       </c>
       <c r="B117">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C117">
         <v>8</v>
       </c>
       <c r="D117">
         <v>3</v>
       </c>
       <c r="E117">
         <v>3</v>
       </c>
-      <c r="F117">
-[...1 lines deleted...]
-      </c>
       <c r="G117" t="b">
         <v>0</v>
       </c>
       <c r="H117" t="b">
         <v>1</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A118">
-        <v>412</v>
+        <v>719</v>
       </c>
       <c r="B118">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C118">
         <v>9</v>
       </c>
       <c r="D118">
         <v>5</v>
       </c>
       <c r="E118">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F118">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G118" t="b">
         <v>1</v>
       </c>
       <c r="H118" t="b">
         <v>0</v>
       </c>
       <c r="I118" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J118">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>27</v>
       </c>
       <c r="M118" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N118" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A119">
-        <v>413</v>
+        <v>720</v>
       </c>
       <c r="B119">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C119">
         <v>10</v>
       </c>
       <c r="D119">
         <v>5</v>
       </c>
       <c r="E119">
         <v>6</v>
       </c>
       <c r="F119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G119" t="b">
         <v>0</v>
       </c>
       <c r="H119" t="b">
         <v>0</v>
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N119" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A120">
-        <v>414</v>
+        <v>721</v>
       </c>
       <c r="B120">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C120">
         <v>11</v>
       </c>
       <c r="D120">
         <v>3</v>
       </c>
       <c r="E120">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F120">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G120" t="b">
         <v>0</v>
       </c>
       <c r="H120" t="b">
         <v>0</v>
       </c>
       <c r="I120" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N120" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A121">
-        <v>415</v>
+        <v>722</v>
       </c>
       <c r="B121">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C121">
         <v>12</v>
       </c>
       <c r="D121">
         <v>5</v>
       </c>
       <c r="E121">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F121">
         <v>2</v>
       </c>
       <c r="G121" t="b">
         <v>1</v>
       </c>
       <c r="H121" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I121" t="b">
         <v>0</v>
       </c>
       <c r="J121">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A122">
-        <v>416</v>
+        <v>723</v>
       </c>
       <c r="B122">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C122">
         <v>13</v>
       </c>
       <c r="D122">
         <v>4</v>
       </c>
       <c r="E122">
         <v>6</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H122" t="b">
         <v>0</v>
       </c>
       <c r="I122" t="b">
         <v>0</v>
       </c>
       <c r="J122">
         <v>2</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>27</v>
       </c>
       <c r="M122" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A123">
-        <v>417</v>
+        <v>724</v>
       </c>
       <c r="B123">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C123">
         <v>14</v>
       </c>
       <c r="D123">
         <v>3</v>
       </c>
       <c r="E123">
         <v>6</v>
       </c>
       <c r="F123">
         <v>2</v>
       </c>
       <c r="G123" t="b">
         <v>0</v>
       </c>
       <c r="H123" t="b">
         <v>0</v>
       </c>
       <c r="I123" t="b">
         <v>0</v>
       </c>
       <c r="J123">
         <v>3</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N123" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A124">
-        <v>418</v>
+        <v>725</v>
       </c>
       <c r="B124">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C124">
         <v>15</v>
       </c>
       <c r="D124">
         <v>4</v>
       </c>
       <c r="E124">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F124">
         <v>3</v>
       </c>
       <c r="G124" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H124" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I124" t="b">
         <v>0</v>
       </c>
       <c r="J124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A125">
-        <v>419</v>
+        <v>726</v>
       </c>
       <c r="B125">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C125">
         <v>16</v>
       </c>
       <c r="D125">
         <v>4</v>
       </c>
       <c r="E125">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F125">
         <v>2</v>
       </c>
       <c r="G125" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H125" t="b">
         <v>0</v>
       </c>
       <c r="I125" t="b">
         <v>0</v>
       </c>
       <c r="J125">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N125" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A126">
-        <v>420</v>
+        <v>727</v>
       </c>
       <c r="B126">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C126">
         <v>17</v>
       </c>
       <c r="D126">
         <v>3</v>
       </c>
       <c r="E126">
         <v>4</v>
       </c>
       <c r="F126">
         <v>2</v>
       </c>
       <c r="G126" t="b">
         <v>0</v>
       </c>
       <c r="H126" t="b">
         <v>0</v>
       </c>
       <c r="I126" t="b">
         <v>0</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N126" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A127">
-        <v>421</v>
+        <v>728</v>
       </c>
       <c r="B127">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C127">
         <v>18</v>
       </c>
       <c r="D127">
         <v>4</v>
       </c>
       <c r="E127">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G127" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H127" t="b">
         <v>0</v>
       </c>
       <c r="I127" t="b">
         <v>0</v>
       </c>
       <c r="J127">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127" s="2">
-        <v>46172</v>
+        <v>46228</v>
       </c>
       <c r="N127" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A128">
-        <v>366</v>
+        <v>619</v>
       </c>
       <c r="B128">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128">
         <v>5</v>
       </c>
       <c r="E128">
         <v>8</v>
       </c>
       <c r="F128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G128" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H128" t="b">
         <v>0</v>
       </c>
       <c r="I128" t="b">
         <v>0</v>
       </c>
       <c r="J128">
         <v>3</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A129">
-        <v>367</v>
+        <v>620</v>
       </c>
       <c r="B129">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C129">
         <v>2</v>
       </c>
       <c r="D129">
         <v>4</v>
       </c>
       <c r="E129">
         <v>4</v>
       </c>
       <c r="F129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G129" t="b">
         <v>1</v>
       </c>
       <c r="H129" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N129" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A130">
-        <v>368</v>
+        <v>621</v>
       </c>
       <c r="B130">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C130">
         <v>3</v>
       </c>
       <c r="D130">
         <v>3</v>
       </c>
       <c r="E130">
         <v>4</v>
       </c>
       <c r="F130">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G130" t="b">
         <v>0</v>
       </c>
       <c r="H130" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I130" t="b">
         <v>0</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N130" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>369</v>
+        <v>622</v>
       </c>
       <c r="B131">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C131">
         <v>4</v>
       </c>
       <c r="D131">
         <v>5</v>
       </c>
       <c r="E131">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F131">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G131" t="b">
         <v>0</v>
       </c>
       <c r="H131" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I131" t="b">
         <v>0</v>
       </c>
       <c r="J131">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N131" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>370</v>
+        <v>623</v>
       </c>
       <c r="B132">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C132">
         <v>5</v>
       </c>
       <c r="D132">
         <v>4</v>
       </c>
       <c r="E132">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G132" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H132" t="b">
         <v>0</v>
       </c>
       <c r="I132" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J132">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A133">
-        <v>371</v>
+        <v>624</v>
       </c>
       <c r="B133">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C133">
         <v>6</v>
       </c>
       <c r="D133">
         <v>4</v>
       </c>
       <c r="E133">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F133">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G133" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H133" t="b">
         <v>0</v>
       </c>
       <c r="I133" t="b">
         <v>0</v>
       </c>
       <c r="J133">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N133" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A134">
-        <v>372</v>
+        <v>625</v>
       </c>
       <c r="B134">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C134">
         <v>7</v>
       </c>
       <c r="D134">
         <v>4</v>
       </c>
       <c r="E134">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F134">
         <v>2</v>
       </c>
       <c r="G134" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H134" t="b">
         <v>0</v>
       </c>
       <c r="I134" t="b">
         <v>0</v>
       </c>
       <c r="J134">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N134" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A135">
-        <v>373</v>
+        <v>626</v>
       </c>
       <c r="B135">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C135">
         <v>8</v>
       </c>
       <c r="D135">
         <v>3</v>
       </c>
       <c r="E135">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F135">
         <v>3</v>
       </c>
       <c r="G135" t="b">
         <v>0</v>
       </c>
       <c r="H135" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I135" t="b">
         <v>0</v>
       </c>
       <c r="J135">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A136">
-        <v>374</v>
+        <v>627</v>
       </c>
       <c r="B136">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C136">
         <v>9</v>
       </c>
       <c r="D136">
         <v>5</v>
       </c>
       <c r="E136">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F136">
         <v>2</v>
       </c>
       <c r="G136" t="b">
         <v>0</v>
       </c>
       <c r="H136" t="b">
         <v>0</v>
       </c>
       <c r="I136" t="b">
         <v>0</v>
       </c>
       <c r="J136">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N136" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A137">
-        <v>375</v>
+        <v>628</v>
       </c>
       <c r="B137">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C137">
         <v>10</v>
       </c>
       <c r="D137">
         <v>5</v>
       </c>
       <c r="E137">
         <v>6</v>
       </c>
       <c r="F137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G137" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H137" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I137" t="b">
         <v>0</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N137" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A138">
-        <v>376</v>
+        <v>629</v>
       </c>
       <c r="B138">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C138">
         <v>11</v>
       </c>
       <c r="D138">
         <v>3</v>
       </c>
       <c r="E138">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F138">
         <v>2</v>
       </c>
       <c r="G138" t="b">
         <v>0</v>
       </c>
       <c r="H138" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I138" t="b">
         <v>0</v>
       </c>
       <c r="J138">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N138" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A139">
-        <v>377</v>
+        <v>630</v>
       </c>
       <c r="B139">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C139">
         <v>12</v>
       </c>
       <c r="D139">
         <v>5</v>
       </c>
       <c r="E139">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F139">
         <v>2</v>
       </c>
       <c r="G139" t="b">
         <v>1</v>
       </c>
       <c r="H139" t="b">
         <v>0</v>
       </c>
       <c r="I139" t="b">
         <v>0</v>
       </c>
       <c r="J139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N139" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A140">
-        <v>378</v>
+        <v>631</v>
       </c>
       <c r="B140">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C140">
         <v>13</v>
       </c>
       <c r="D140">
         <v>4</v>
       </c>
       <c r="E140">
         <v>5</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="G140" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H140" t="b">
         <v>0</v>
       </c>
       <c r="I140" t="b">
         <v>1</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N140" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A141">
-        <v>379</v>
+        <v>632</v>
       </c>
       <c r="B141">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C141">
         <v>14</v>
       </c>
       <c r="D141">
         <v>3</v>
       </c>
       <c r="E141">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G141" t="b">
         <v>0</v>
       </c>
       <c r="H141" t="b">
         <v>0</v>
       </c>
       <c r="I141" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N141" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A142">
-        <v>380</v>
+        <v>633</v>
       </c>
       <c r="B142">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C142">
         <v>15</v>
       </c>
       <c r="D142">
         <v>4</v>
       </c>
       <c r="E142">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F142">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G142" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H142" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I142" t="b">
         <v>0</v>
       </c>
       <c r="J142">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N142" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A143">
-        <v>381</v>
+        <v>634</v>
       </c>
       <c r="B143">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C143">
         <v>16</v>
       </c>
       <c r="D143">
         <v>4</v>
       </c>
       <c r="E143">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F143">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G143" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H143" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N143" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A144">
-        <v>382</v>
+        <v>635</v>
       </c>
       <c r="B144">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C144">
         <v>17</v>
       </c>
       <c r="D144">
         <v>3</v>
       </c>
       <c r="E144">
         <v>5</v>
       </c>
       <c r="F144">
         <v>2</v>
       </c>
       <c r="G144" t="b">
         <v>0</v>
       </c>
       <c r="H144" t="b">
         <v>0</v>
       </c>
       <c r="I144" t="b">
         <v>0</v>
       </c>
       <c r="J144">
         <v>2</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144" s="2">
-        <v>46168</v>
+        <v>46207</v>
       </c>
       <c r="N144" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A145">
-        <v>383</v>
+        <v>636</v>
       </c>
       <c r="B145">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C145">
         <v>18</v>
       </c>
       <c r="D145">
         <v>4</v>
       </c>
       <c r="E145">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G145" t="b">
         <v>1</v>
       </c>
       <c r="H145" t="b">
         <v>0</v>
       </c>
       <c r="I145" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J145">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N145" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>579</v>
+      </c>
+      <c r="B146">
+        <v>63</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146">
+        <v>5</v>
+      </c>
+      <c r="E146">
+        <v>9</v>
+      </c>
+      <c r="F146">
+        <v>2</v>
+      </c>
+      <c r="G146" t="b">
+        <v>0</v>
+      </c>
+      <c r="H146" t="b">
+        <v>0</v>
+      </c>
+      <c r="I146" t="b">
+        <v>0</v>
+      </c>
+      <c r="J146">
+        <v>4</v>
+      </c>
+      <c r="K146" t="s">
+        <v>26</v>
+      </c>
+      <c r="L146" t="s">
+        <v>27</v>
+      </c>
+      <c r="M146" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N146" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>580</v>
+      </c>
+      <c r="B147">
+        <v>63</v>
+      </c>
+      <c r="C147">
+        <v>2</v>
+      </c>
+      <c r="D147">
+        <v>4</v>
+      </c>
+      <c r="E147">
+        <v>4</v>
+      </c>
+      <c r="F147">
+        <v>2</v>
+      </c>
+      <c r="G147" t="b">
+        <v>1</v>
+      </c>
+      <c r="H147" t="b">
+        <v>1</v>
+      </c>
+      <c r="I147" t="b">
+        <v>0</v>
+      </c>
+      <c r="J147">
+        <v>0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>26</v>
+      </c>
+      <c r="L147" t="s">
+        <v>27</v>
+      </c>
+      <c r="M147" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N147" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>581</v>
+      </c>
+      <c r="B148">
+        <v>63</v>
+      </c>
+      <c r="C148">
+        <v>3</v>
+      </c>
+      <c r="D148">
+        <v>3</v>
+      </c>
+      <c r="E148">
+        <v>3</v>
+      </c>
+      <c r="F148">
+        <v>2</v>
+      </c>
+      <c r="G148" t="b">
+        <v>0</v>
+      </c>
+      <c r="H148" t="b">
+        <v>1</v>
+      </c>
+      <c r="I148" t="b">
+        <v>0</v>
+      </c>
+      <c r="J148">
+        <v>0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>26</v>
+      </c>
+      <c r="L148" t="s">
+        <v>27</v>
+      </c>
+      <c r="M148" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N148" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A149">
+        <v>582</v>
+      </c>
+      <c r="B149">
+        <v>63</v>
+      </c>
+      <c r="C149">
+        <v>4</v>
+      </c>
+      <c r="D149">
+        <v>5</v>
+      </c>
+      <c r="E149">
+        <v>5</v>
+      </c>
+      <c r="F149">
+        <v>2</v>
+      </c>
+      <c r="G149" t="b">
+        <v>1</v>
+      </c>
+      <c r="H149" t="b">
+        <v>1</v>
+      </c>
+      <c r="I149" t="b">
+        <v>0</v>
+      </c>
+      <c r="J149">
+        <v>0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>26</v>
+      </c>
+      <c r="L149" t="s">
+        <v>27</v>
+      </c>
+      <c r="M149" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N149" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A150">
+        <v>583</v>
+      </c>
+      <c r="B150">
+        <v>63</v>
+      </c>
+      <c r="C150">
+        <v>5</v>
+      </c>
+      <c r="D150">
+        <v>4</v>
+      </c>
+      <c r="E150">
+        <v>6</v>
+      </c>
+      <c r="F150">
+        <v>2</v>
+      </c>
+      <c r="G150" t="b">
+        <v>0</v>
+      </c>
+      <c r="H150" t="b">
+        <v>0</v>
+      </c>
+      <c r="I150" t="b">
+        <v>0</v>
+      </c>
+      <c r="J150">
+        <v>2</v>
+      </c>
+      <c r="K150" t="s">
+        <v>26</v>
+      </c>
+      <c r="L150" t="s">
+        <v>27</v>
+      </c>
+      <c r="M150" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N150" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A151">
+        <v>584</v>
+      </c>
+      <c r="B151">
+        <v>63</v>
+      </c>
+      <c r="C151">
+        <v>6</v>
+      </c>
+      <c r="D151">
+        <v>4</v>
+      </c>
+      <c r="E151">
+        <v>5</v>
+      </c>
+      <c r="F151">
+        <v>1</v>
+      </c>
+      <c r="G151" t="b">
+        <v>1</v>
+      </c>
+      <c r="H151" t="b">
+        <v>0</v>
+      </c>
+      <c r="I151" t="b">
+        <v>1</v>
+      </c>
+      <c r="J151">
+        <v>1</v>
+      </c>
+      <c r="K151" t="s">
+        <v>26</v>
+      </c>
+      <c r="L151" t="s">
+        <v>27</v>
+      </c>
+      <c r="M151" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N151" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A152">
+        <v>585</v>
+      </c>
+      <c r="B152">
+        <v>63</v>
+      </c>
+      <c r="C152">
+        <v>7</v>
+      </c>
+      <c r="D152">
+        <v>4</v>
+      </c>
+      <c r="E152">
+        <v>4</v>
+      </c>
+      <c r="F152">
+        <v>1</v>
+      </c>
+      <c r="G152" t="b">
+        <v>1</v>
+      </c>
+      <c r="H152" t="b">
+        <v>0</v>
+      </c>
+      <c r="I152" t="b">
+        <v>1</v>
+      </c>
+      <c r="J152">
+        <v>0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>26</v>
+      </c>
+      <c r="L152" t="s">
+        <v>27</v>
+      </c>
+      <c r="M152" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N152" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A153">
+        <v>586</v>
+      </c>
+      <c r="B153">
+        <v>63</v>
+      </c>
+      <c r="C153">
+        <v>8</v>
+      </c>
+      <c r="D153">
+        <v>3</v>
+      </c>
+      <c r="E153">
+        <v>4</v>
+      </c>
+      <c r="F153">
+        <v>3</v>
+      </c>
+      <c r="G153" t="b">
+        <v>0</v>
+      </c>
+      <c r="H153" t="b">
+        <v>1</v>
+      </c>
+      <c r="I153" t="b">
+        <v>0</v>
+      </c>
+      <c r="J153">
+        <v>1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>26</v>
+      </c>
+      <c r="L153" t="s">
+        <v>27</v>
+      </c>
+      <c r="M153" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N153" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A154">
+        <v>587</v>
+      </c>
+      <c r="B154">
+        <v>63</v>
+      </c>
+      <c r="C154">
+        <v>9</v>
+      </c>
+      <c r="D154">
+        <v>5</v>
+      </c>
+      <c r="E154">
+        <v>5</v>
+      </c>
+      <c r="F154">
+        <v>1</v>
+      </c>
+      <c r="G154" t="b">
+        <v>1</v>
+      </c>
+      <c r="H154" t="b">
+        <v>0</v>
+      </c>
+      <c r="I154" t="b">
+        <v>1</v>
+      </c>
+      <c r="J154">
+        <v>0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>26</v>
+      </c>
+      <c r="L154" t="s">
+        <v>27</v>
+      </c>
+      <c r="M154" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N154" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A155">
+        <v>588</v>
+      </c>
+      <c r="B155">
+        <v>63</v>
+      </c>
+      <c r="C155">
+        <v>10</v>
+      </c>
+      <c r="D155">
+        <v>5</v>
+      </c>
+      <c r="E155">
+        <v>6</v>
+      </c>
+      <c r="F155">
+        <v>2</v>
+      </c>
+      <c r="G155" t="b">
+        <v>1</v>
+      </c>
+      <c r="H155" t="b">
+        <v>0</v>
+      </c>
+      <c r="I155" t="b">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>1</v>
+      </c>
+      <c r="K155" t="s">
+        <v>26</v>
+      </c>
+      <c r="L155" t="s">
+        <v>27</v>
+      </c>
+      <c r="M155" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N155" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A156">
+        <v>589</v>
+      </c>
+      <c r="B156">
+        <v>63</v>
+      </c>
+      <c r="C156">
+        <v>11</v>
+      </c>
+      <c r="D156">
+        <v>3</v>
+      </c>
+      <c r="E156">
+        <v>5</v>
+      </c>
+      <c r="F156">
+        <v>2</v>
+      </c>
+      <c r="G156" t="b">
+        <v>0</v>
+      </c>
+      <c r="H156" t="b">
+        <v>0</v>
+      </c>
+      <c r="I156" t="b">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>2</v>
+      </c>
+      <c r="K156" t="s">
+        <v>26</v>
+      </c>
+      <c r="L156" t="s">
+        <v>27</v>
+      </c>
+      <c r="M156" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N156" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A157">
+        <v>590</v>
+      </c>
+      <c r="B157">
+        <v>63</v>
+      </c>
+      <c r="C157">
+        <v>12</v>
+      </c>
+      <c r="D157">
+        <v>5</v>
+      </c>
+      <c r="E157">
+        <v>7</v>
+      </c>
+      <c r="F157">
+        <v>2</v>
+      </c>
+      <c r="G157" t="b">
+        <v>1</v>
+      </c>
+      <c r="H157" t="b">
+        <v>0</v>
+      </c>
+      <c r="I157" t="b">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>2</v>
+      </c>
+      <c r="K157" t="s">
+        <v>26</v>
+      </c>
+      <c r="L157" t="s">
+        <v>27</v>
+      </c>
+      <c r="M157" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N157" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A158">
+        <v>591</v>
+      </c>
+      <c r="B158">
+        <v>63</v>
+      </c>
+      <c r="C158">
+        <v>13</v>
+      </c>
+      <c r="D158">
+        <v>4</v>
+      </c>
+      <c r="E158">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>3</v>
+      </c>
+      <c r="G158" t="b">
+        <v>0</v>
+      </c>
+      <c r="H158" t="b">
+        <v>0</v>
+      </c>
+      <c r="I158" t="b">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>4</v>
+      </c>
+      <c r="K158" t="s">
+        <v>26</v>
+      </c>
+      <c r="L158" t="s">
+        <v>27</v>
+      </c>
+      <c r="M158" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N158" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A159">
+        <v>592</v>
+      </c>
+      <c r="B159">
+        <v>63</v>
+      </c>
+      <c r="C159">
+        <v>14</v>
+      </c>
+      <c r="D159">
+        <v>3</v>
+      </c>
+      <c r="E159">
+        <v>3</v>
+      </c>
+      <c r="F159">
+        <v>1</v>
+      </c>
+      <c r="G159" t="b">
+        <v>0</v>
+      </c>
+      <c r="H159" t="b">
+        <v>0</v>
+      </c>
+      <c r="I159" t="b">
+        <v>1</v>
+      </c>
+      <c r="J159">
+        <v>0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>26</v>
+      </c>
+      <c r="L159" t="s">
+        <v>27</v>
+      </c>
+      <c r="M159" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N159" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A160">
+        <v>593</v>
+      </c>
+      <c r="B160">
+        <v>63</v>
+      </c>
+      <c r="C160">
+        <v>15</v>
+      </c>
+      <c r="D160">
+        <v>4</v>
+      </c>
+      <c r="E160">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>3</v>
+      </c>
+      <c r="G160" t="b">
+        <v>1</v>
+      </c>
+      <c r="H160" t="b">
+        <v>0</v>
+      </c>
+      <c r="I160" t="b">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>4</v>
+      </c>
+      <c r="K160" t="s">
+        <v>26</v>
+      </c>
+      <c r="L160" t="s">
+        <v>27</v>
+      </c>
+      <c r="M160" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N160" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A161">
+        <v>594</v>
+      </c>
+      <c r="B161">
+        <v>63</v>
+      </c>
+      <c r="C161">
+        <v>16</v>
+      </c>
+      <c r="D161">
+        <v>4</v>
+      </c>
+      <c r="E161">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>3</v>
+      </c>
+      <c r="G161" t="b">
+        <v>0</v>
+      </c>
+      <c r="H161" t="b">
+        <v>0</v>
+      </c>
+      <c r="I161" t="b">
+        <v>0</v>
+      </c>
+      <c r="J161">
+        <v>4</v>
+      </c>
+      <c r="K161" t="s">
+        <v>26</v>
+      </c>
+      <c r="L161" t="s">
+        <v>27</v>
+      </c>
+      <c r="M161" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N161" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A162">
+        <v>595</v>
+      </c>
+      <c r="B162">
+        <v>63</v>
+      </c>
+      <c r="C162">
+        <v>17</v>
+      </c>
+      <c r="D162">
+        <v>3</v>
+      </c>
+      <c r="E162">
+        <v>5</v>
+      </c>
+      <c r="F162">
+        <v>2</v>
+      </c>
+      <c r="G162" t="b">
+        <v>0</v>
+      </c>
+      <c r="H162" t="b">
+        <v>0</v>
+      </c>
+      <c r="I162" t="b">
+        <v>0</v>
+      </c>
+      <c r="J162">
+        <v>2</v>
+      </c>
+      <c r="K162" t="s">
+        <v>26</v>
+      </c>
+      <c r="L162" t="s">
+        <v>27</v>
+      </c>
+      <c r="M162" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N162" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A163">
+        <v>596</v>
+      </c>
+      <c r="B163">
+        <v>63</v>
+      </c>
+      <c r="C163">
+        <v>18</v>
+      </c>
+      <c r="D163">
+        <v>4</v>
+      </c>
+      <c r="E163">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>3</v>
+      </c>
+      <c r="G163" t="b">
+        <v>0</v>
+      </c>
+      <c r="H163" t="b">
+        <v>0</v>
+      </c>
+      <c r="I163" t="b">
+        <v>0</v>
+      </c>
+      <c r="J163">
+        <v>4</v>
+      </c>
+      <c r="K163" t="s">
+        <v>26</v>
+      </c>
+      <c r="L163" t="s">
+        <v>27</v>
+      </c>
+      <c r="M163" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N163" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A164">
+        <v>542</v>
+      </c>
+      <c r="B164">
+        <v>62</v>
+      </c>
+      <c r="C164">
+        <v>1</v>
+      </c>
+      <c r="D164">
+        <v>5</v>
+      </c>
+      <c r="E164">
+        <v>6</v>
+      </c>
+      <c r="F164">
+        <v>2</v>
+      </c>
+      <c r="G164" t="b">
+        <v>1</v>
+      </c>
+      <c r="H164" t="b">
+        <v>0</v>
+      </c>
+      <c r="I164" t="b">
+        <v>0</v>
+      </c>
+      <c r="J164">
+        <v>1</v>
+      </c>
+      <c r="K164" t="s">
+        <v>26</v>
+      </c>
+      <c r="L164" t="s">
+        <v>27</v>
+      </c>
+      <c r="M164" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N164" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A165">
+        <v>543</v>
+      </c>
+      <c r="B165">
+        <v>62</v>
+      </c>
+      <c r="C165">
+        <v>2</v>
+      </c>
+      <c r="D165">
+        <v>4</v>
+      </c>
+      <c r="E165">
+        <v>5</v>
+      </c>
+      <c r="F165">
+        <v>2</v>
+      </c>
+      <c r="G165" t="b">
+        <v>1</v>
+      </c>
+      <c r="H165" t="b">
+        <v>0</v>
+      </c>
+      <c r="I165" t="b">
+        <v>0</v>
+      </c>
+      <c r="J165">
+        <v>1</v>
+      </c>
+      <c r="K165" t="s">
+        <v>26</v>
+      </c>
+      <c r="L165" t="s">
+        <v>27</v>
+      </c>
+      <c r="M165" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N165" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A166">
+        <v>544</v>
+      </c>
+      <c r="B166">
+        <v>62</v>
+      </c>
+      <c r="C166">
+        <v>3</v>
+      </c>
+      <c r="D166">
+        <v>3</v>
+      </c>
+      <c r="E166">
+        <v>4</v>
+      </c>
+      <c r="F166">
+        <v>2</v>
+      </c>
+      <c r="G166" t="b">
+        <v>0</v>
+      </c>
+      <c r="H166" t="b">
+        <v>0</v>
+      </c>
+      <c r="I166" t="b">
+        <v>0</v>
+      </c>
+      <c r="J166">
+        <v>1</v>
+      </c>
+      <c r="K166" t="s">
+        <v>26</v>
+      </c>
+      <c r="L166" t="s">
+        <v>27</v>
+      </c>
+      <c r="M166" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N166" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A167">
+        <v>545</v>
+      </c>
+      <c r="B167">
+        <v>62</v>
+      </c>
+      <c r="C167">
+        <v>4</v>
+      </c>
+      <c r="D167">
+        <v>5</v>
+      </c>
+      <c r="E167">
+        <v>7</v>
+      </c>
+      <c r="F167">
+        <v>2</v>
+      </c>
+      <c r="G167" t="b">
+        <v>0</v>
+      </c>
+      <c r="H167" t="b">
+        <v>0</v>
+      </c>
+      <c r="I167" t="b">
+        <v>0</v>
+      </c>
+      <c r="J167">
+        <v>2</v>
+      </c>
+      <c r="K167" t="s">
+        <v>26</v>
+      </c>
+      <c r="L167" t="s">
+        <v>27</v>
+      </c>
+      <c r="M167" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N167" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A168">
+        <v>546</v>
+      </c>
+      <c r="B168">
+        <v>62</v>
+      </c>
+      <c r="C168">
+        <v>5</v>
+      </c>
+      <c r="D168">
+        <v>4</v>
+      </c>
+      <c r="E168">
+        <v>7</v>
+      </c>
+      <c r="F168">
+        <v>2</v>
+      </c>
+      <c r="G168" t="b">
+        <v>0</v>
+      </c>
+      <c r="H168" t="b">
+        <v>0</v>
+      </c>
+      <c r="I168" t="b">
+        <v>0</v>
+      </c>
+      <c r="J168">
+        <v>3</v>
+      </c>
+      <c r="K168" t="s">
+        <v>26</v>
+      </c>
+      <c r="L168" t="s">
+        <v>27</v>
+      </c>
+      <c r="M168" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N168" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A169">
+        <v>547</v>
+      </c>
+      <c r="B169">
+        <v>62</v>
+      </c>
+      <c r="C169">
+        <v>6</v>
+      </c>
+      <c r="D169">
+        <v>4</v>
+      </c>
+      <c r="E169">
+        <v>5</v>
+      </c>
+      <c r="F169">
+        <v>2</v>
+      </c>
+      <c r="G169" t="b">
+        <v>0</v>
+      </c>
+      <c r="H169" t="b">
+        <v>0</v>
+      </c>
+      <c r="I169" t="b">
+        <v>0</v>
+      </c>
+      <c r="J169">
+        <v>1</v>
+      </c>
+      <c r="K169" t="s">
+        <v>26</v>
+      </c>
+      <c r="L169" t="s">
+        <v>27</v>
+      </c>
+      <c r="M169" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N169" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A170">
+        <v>548</v>
+      </c>
+      <c r="B170">
+        <v>62</v>
+      </c>
+      <c r="C170">
+        <v>7</v>
+      </c>
+      <c r="D170">
+        <v>4</v>
+      </c>
+      <c r="E170">
+        <v>7</v>
+      </c>
+      <c r="F170">
+        <v>2</v>
+      </c>
+      <c r="G170" t="b">
+        <v>0</v>
+      </c>
+      <c r="H170" t="b">
+        <v>0</v>
+      </c>
+      <c r="I170" t="b">
+        <v>0</v>
+      </c>
+      <c r="J170">
+        <v>3</v>
+      </c>
+      <c r="K170" t="s">
+        <v>26</v>
+      </c>
+      <c r="L170" t="s">
+        <v>27</v>
+      </c>
+      <c r="M170" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N170" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A171">
+        <v>549</v>
+      </c>
+      <c r="B171">
+        <v>62</v>
+      </c>
+      <c r="C171">
+        <v>8</v>
+      </c>
+      <c r="D171">
+        <v>3</v>
+      </c>
+      <c r="E171">
+        <v>4</v>
+      </c>
+      <c r="F171">
+        <v>2</v>
+      </c>
+      <c r="G171" t="b">
+        <v>0</v>
+      </c>
+      <c r="H171" t="b">
+        <v>0</v>
+      </c>
+      <c r="I171" t="b">
+        <v>0</v>
+      </c>
+      <c r="J171">
+        <v>1</v>
+      </c>
+      <c r="K171" t="s">
+        <v>26</v>
+      </c>
+      <c r="L171" t="s">
+        <v>27</v>
+      </c>
+      <c r="M171" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N171" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A172">
+        <v>550</v>
+      </c>
+      <c r="B172">
+        <v>62</v>
+      </c>
+      <c r="C172">
+        <v>9</v>
+      </c>
+      <c r="D172">
+        <v>5</v>
+      </c>
+      <c r="E172">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>2</v>
+      </c>
+      <c r="G172" t="b">
+        <v>0</v>
+      </c>
+      <c r="H172" t="b">
+        <v>0</v>
+      </c>
+      <c r="I172" t="b">
+        <v>0</v>
+      </c>
+      <c r="J172">
+        <v>3</v>
+      </c>
+      <c r="K172" t="s">
+        <v>26</v>
+      </c>
+      <c r="L172" t="s">
+        <v>27</v>
+      </c>
+      <c r="M172" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N172" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A173">
+        <v>551</v>
+      </c>
+      <c r="B173">
+        <v>62</v>
+      </c>
+      <c r="C173">
+        <v>10</v>
+      </c>
+      <c r="D173">
+        <v>5</v>
+      </c>
+      <c r="E173">
+        <v>10</v>
+      </c>
+      <c r="F173">
+        <v>3</v>
+      </c>
+      <c r="G173" t="b">
+        <v>0</v>
+      </c>
+      <c r="H173" t="b">
+        <v>0</v>
+      </c>
+      <c r="I173" t="b">
+        <v>0</v>
+      </c>
+      <c r="J173">
+        <v>5</v>
+      </c>
+      <c r="K173" t="s">
+        <v>26</v>
+      </c>
+      <c r="L173" t="s">
+        <v>27</v>
+      </c>
+      <c r="M173" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N173" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A174">
+        <v>552</v>
+      </c>
+      <c r="B174">
+        <v>62</v>
+      </c>
+      <c r="C174">
+        <v>11</v>
+      </c>
+      <c r="D174">
+        <v>3</v>
+      </c>
+      <c r="E174">
+        <v>6</v>
+      </c>
+      <c r="F174">
+        <v>2</v>
+      </c>
+      <c r="G174" t="b">
+        <v>0</v>
+      </c>
+      <c r="H174" t="b">
+        <v>0</v>
+      </c>
+      <c r="I174" t="b">
+        <v>0</v>
+      </c>
+      <c r="J174">
+        <v>3</v>
+      </c>
+      <c r="K174" t="s">
+        <v>26</v>
+      </c>
+      <c r="L174" t="s">
+        <v>27</v>
+      </c>
+      <c r="M174" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N174" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A175">
+        <v>553</v>
+      </c>
+      <c r="B175">
+        <v>62</v>
+      </c>
+      <c r="C175">
+        <v>12</v>
+      </c>
+      <c r="D175">
+        <v>5</v>
+      </c>
+      <c r="E175">
+        <v>10</v>
+      </c>
+      <c r="F175">
+        <v>3</v>
+      </c>
+      <c r="G175" t="b">
+        <v>1</v>
+      </c>
+      <c r="H175" t="b">
+        <v>0</v>
+      </c>
+      <c r="I175" t="b">
+        <v>0</v>
+      </c>
+      <c r="J175">
+        <v>5</v>
+      </c>
+      <c r="K175" t="s">
+        <v>26</v>
+      </c>
+      <c r="L175" t="s">
+        <v>27</v>
+      </c>
+      <c r="M175" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N175" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A176">
+        <v>554</v>
+      </c>
+      <c r="B176">
+        <v>62</v>
+      </c>
+      <c r="C176">
+        <v>13</v>
+      </c>
+      <c r="D176">
+        <v>4</v>
+      </c>
+      <c r="E176">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>2</v>
+      </c>
+      <c r="G176" t="b">
+        <v>1</v>
+      </c>
+      <c r="H176" t="b">
+        <v>0</v>
+      </c>
+      <c r="I176" t="b">
+        <v>0</v>
+      </c>
+      <c r="J176">
+        <v>4</v>
+      </c>
+      <c r="K176" t="s">
+        <v>26</v>
+      </c>
+      <c r="L176" t="s">
+        <v>27</v>
+      </c>
+      <c r="M176" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N176" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A177">
+        <v>555</v>
+      </c>
+      <c r="B177">
+        <v>62</v>
+      </c>
+      <c r="C177">
+        <v>14</v>
+      </c>
+      <c r="D177">
+        <v>3</v>
+      </c>
+      <c r="E177">
+        <v>4</v>
+      </c>
+      <c r="F177">
+        <v>2</v>
+      </c>
+      <c r="G177" t="b">
+        <v>0</v>
+      </c>
+      <c r="H177" t="b">
+        <v>0</v>
+      </c>
+      <c r="I177" t="b">
+        <v>0</v>
+      </c>
+      <c r="J177">
+        <v>1</v>
+      </c>
+      <c r="K177" t="s">
+        <v>26</v>
+      </c>
+      <c r="L177" t="s">
+        <v>27</v>
+      </c>
+      <c r="M177" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N177" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A178">
+        <v>556</v>
+      </c>
+      <c r="B178">
+        <v>62</v>
+      </c>
+      <c r="C178">
+        <v>15</v>
+      </c>
+      <c r="D178">
+        <v>4</v>
+      </c>
+      <c r="E178">
+        <v>7</v>
+      </c>
+      <c r="F178">
+        <v>2</v>
+      </c>
+      <c r="G178" t="b">
+        <v>1</v>
+      </c>
+      <c r="H178" t="b">
+        <v>0</v>
+      </c>
+      <c r="I178" t="b">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>3</v>
+      </c>
+      <c r="K178" t="s">
+        <v>26</v>
+      </c>
+      <c r="L178" t="s">
+        <v>27</v>
+      </c>
+      <c r="M178" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N178" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A179">
+        <v>557</v>
+      </c>
+      <c r="B179">
+        <v>62</v>
+      </c>
+      <c r="C179">
+        <v>16</v>
+      </c>
+      <c r="D179">
+        <v>4</v>
+      </c>
+      <c r="E179">
+        <v>6</v>
+      </c>
+      <c r="F179">
+        <v>3</v>
+      </c>
+      <c r="G179" t="b">
+        <v>0</v>
+      </c>
+      <c r="H179" t="b">
+        <v>0</v>
+      </c>
+      <c r="I179" t="b">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>2</v>
+      </c>
+      <c r="K179" t="s">
+        <v>26</v>
+      </c>
+      <c r="L179" t="s">
+        <v>27</v>
+      </c>
+      <c r="M179" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N179" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A180">
+        <v>558</v>
+      </c>
+      <c r="B180">
+        <v>62</v>
+      </c>
+      <c r="C180">
+        <v>17</v>
+      </c>
+      <c r="D180">
+        <v>3</v>
+      </c>
+      <c r="E180">
+        <v>5</v>
+      </c>
+      <c r="F180">
+        <v>3</v>
+      </c>
+      <c r="G180" t="b">
+        <v>0</v>
+      </c>
+      <c r="H180" t="b">
+        <v>1</v>
+      </c>
+      <c r="I180" t="b">
+        <v>0</v>
+      </c>
+      <c r="J180">
+        <v>2</v>
+      </c>
+      <c r="K180" t="s">
+        <v>26</v>
+      </c>
+      <c r="L180" t="s">
+        <v>27</v>
+      </c>
+      <c r="M180" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N180" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A181">
+        <v>559</v>
+      </c>
+      <c r="B181">
+        <v>62</v>
+      </c>
+      <c r="C181">
+        <v>18</v>
+      </c>
+      <c r="D181">
+        <v>4</v>
+      </c>
+      <c r="E181">
+        <v>6</v>
+      </c>
+      <c r="F181">
+        <v>2</v>
+      </c>
+      <c r="G181" t="b">
+        <v>1</v>
+      </c>
+      <c r="H181" t="b">
+        <v>0</v>
+      </c>
+      <c r="I181" t="b">
+        <v>0</v>
+      </c>
+      <c r="J181">
+        <v>2</v>
+      </c>
+      <c r="K181" t="s">
+        <v>26</v>
+      </c>
+      <c r="L181" t="s">
+        <v>27</v>
+      </c>
+      <c r="M181" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N181" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A182">
+        <v>506</v>
+      </c>
+      <c r="B182">
+        <v>61</v>
+      </c>
+      <c r="C182">
+        <v>1</v>
+      </c>
+      <c r="D182">
+        <v>5</v>
+      </c>
+      <c r="E182">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>3</v>
+      </c>
+      <c r="G182" t="b">
+        <v>1</v>
+      </c>
+      <c r="H182" t="b">
+        <v>0</v>
+      </c>
+      <c r="I182" t="b">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>3</v>
+      </c>
+      <c r="K182" t="s">
+        <v>26</v>
+      </c>
+      <c r="L182" t="s">
+        <v>27</v>
+      </c>
+      <c r="M182" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N182" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A183">
+        <v>507</v>
+      </c>
+      <c r="B183">
+        <v>61</v>
+      </c>
+      <c r="C183">
+        <v>2</v>
+      </c>
+      <c r="D183">
+        <v>4</v>
+      </c>
+      <c r="E183">
+        <v>5</v>
+      </c>
+      <c r="F183">
+        <v>1</v>
+      </c>
+      <c r="G183" t="b">
+        <v>0</v>
+      </c>
+      <c r="H183" t="b">
+        <v>0</v>
+      </c>
+      <c r="I183" t="b">
+        <v>1</v>
+      </c>
+      <c r="J183">
+        <v>1</v>
+      </c>
+      <c r="K183" t="s">
+        <v>26</v>
+      </c>
+      <c r="L183" t="s">
+        <v>27</v>
+      </c>
+      <c r="M183" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N183" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A184">
+        <v>508</v>
+      </c>
+      <c r="B184">
+        <v>61</v>
+      </c>
+      <c r="C184">
+        <v>3</v>
+      </c>
+      <c r="D184">
+        <v>3</v>
+      </c>
+      <c r="E184">
+        <v>4</v>
+      </c>
+      <c r="F184">
+        <v>2</v>
+      </c>
+      <c r="G184" t="b">
+        <v>0</v>
+      </c>
+      <c r="H184" t="b">
+        <v>0</v>
+      </c>
+      <c r="I184" t="b">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>1</v>
+      </c>
+      <c r="K184" t="s">
+        <v>26</v>
+      </c>
+      <c r="L184" t="s">
+        <v>27</v>
+      </c>
+      <c r="M184" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N184" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A185">
+        <v>509</v>
+      </c>
+      <c r="B185">
+        <v>61</v>
+      </c>
+      <c r="C185">
+        <v>4</v>
+      </c>
+      <c r="D185">
+        <v>5</v>
+      </c>
+      <c r="E185">
+        <v>5</v>
+      </c>
+      <c r="F185">
+        <v>2</v>
+      </c>
+      <c r="G185" t="b">
+        <v>1</v>
+      </c>
+      <c r="H185" t="b">
+        <v>1</v>
+      </c>
+      <c r="I185" t="b">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>26</v>
+      </c>
+      <c r="L185" t="s">
+        <v>27</v>
+      </c>
+      <c r="M185" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N185" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A186">
+        <v>510</v>
+      </c>
+      <c r="B186">
+        <v>61</v>
+      </c>
+      <c r="C186">
+        <v>5</v>
+      </c>
+      <c r="D186">
+        <v>4</v>
+      </c>
+      <c r="E186">
+        <v>8</v>
+      </c>
+      <c r="G186" t="b">
+        <v>0</v>
+      </c>
+      <c r="H186" t="b">
+        <v>0</v>
+      </c>
+      <c r="I186" t="b">
+        <v>0</v>
+      </c>
+      <c r="J186">
+        <v>4</v>
+      </c>
+      <c r="K186" t="s">
+        <v>26</v>
+      </c>
+      <c r="L186" t="s">
+        <v>27</v>
+      </c>
+      <c r="M186" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N186" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A187">
+        <v>511</v>
+      </c>
+      <c r="B187">
+        <v>61</v>
+      </c>
+      <c r="C187">
+        <v>6</v>
+      </c>
+      <c r="D187">
+        <v>4</v>
+      </c>
+      <c r="E187">
+        <v>6</v>
+      </c>
+      <c r="F187">
+        <v>2</v>
+      </c>
+      <c r="G187" t="b">
+        <v>1</v>
+      </c>
+      <c r="H187" t="b">
+        <v>0</v>
+      </c>
+      <c r="I187" t="b">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>2</v>
+      </c>
+      <c r="K187" t="s">
+        <v>26</v>
+      </c>
+      <c r="L187" t="s">
+        <v>27</v>
+      </c>
+      <c r="M187" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N187" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A188">
+        <v>512</v>
+      </c>
+      <c r="B188">
+        <v>61</v>
+      </c>
+      <c r="C188">
+        <v>7</v>
+      </c>
+      <c r="D188">
+        <v>4</v>
+      </c>
+      <c r="E188">
+        <v>4</v>
+      </c>
+      <c r="F188">
+        <v>1</v>
+      </c>
+      <c r="G188" t="b">
+        <v>1</v>
+      </c>
+      <c r="H188" t="b">
+        <v>0</v>
+      </c>
+      <c r="I188" t="b">
+        <v>1</v>
+      </c>
+      <c r="J188">
+        <v>0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>26</v>
+      </c>
+      <c r="L188" t="s">
+        <v>27</v>
+      </c>
+      <c r="M188" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N188" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A189">
+        <v>513</v>
+      </c>
+      <c r="B189">
+        <v>61</v>
+      </c>
+      <c r="C189">
+        <v>8</v>
+      </c>
+      <c r="D189">
+        <v>3</v>
+      </c>
+      <c r="E189">
+        <v>4</v>
+      </c>
+      <c r="F189">
+        <v>2</v>
+      </c>
+      <c r="G189" t="b">
+        <v>0</v>
+      </c>
+      <c r="H189" t="b">
+        <v>0</v>
+      </c>
+      <c r="I189" t="b">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>1</v>
+      </c>
+      <c r="K189" t="s">
+        <v>26</v>
+      </c>
+      <c r="L189" t="s">
+        <v>27</v>
+      </c>
+      <c r="M189" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N189" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A190">
+        <v>514</v>
+      </c>
+      <c r="B190">
+        <v>61</v>
+      </c>
+      <c r="C190">
+        <v>9</v>
+      </c>
+      <c r="D190">
+        <v>5</v>
+      </c>
+      <c r="E190">
+        <v>7</v>
+      </c>
+      <c r="F190">
+        <v>3</v>
+      </c>
+      <c r="G190" t="b">
+        <v>1</v>
+      </c>
+      <c r="H190" t="b">
+        <v>0</v>
+      </c>
+      <c r="I190" t="b">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>2</v>
+      </c>
+      <c r="K190" t="s">
+        <v>26</v>
+      </c>
+      <c r="L190" t="s">
+        <v>27</v>
+      </c>
+      <c r="M190" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N190" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A191">
+        <v>515</v>
+      </c>
+      <c r="B191">
+        <v>61</v>
+      </c>
+      <c r="C191">
+        <v>10</v>
+      </c>
+      <c r="D191">
+        <v>5</v>
+      </c>
+      <c r="E191">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>3</v>
+      </c>
+      <c r="G191" t="b">
+        <v>1</v>
+      </c>
+      <c r="H191" t="b">
+        <v>0</v>
+      </c>
+      <c r="I191" t="b">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>3</v>
+      </c>
+      <c r="K191" t="s">
+        <v>26</v>
+      </c>
+      <c r="L191" t="s">
+        <v>27</v>
+      </c>
+      <c r="M191" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N191" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A192">
+        <v>516</v>
+      </c>
+      <c r="B192">
+        <v>61</v>
+      </c>
+      <c r="C192">
+        <v>11</v>
+      </c>
+      <c r="D192">
+        <v>3</v>
+      </c>
+      <c r="E192">
+        <v>6</v>
+      </c>
+      <c r="F192">
+        <v>3</v>
+      </c>
+      <c r="G192" t="b">
+        <v>0</v>
+      </c>
+      <c r="H192" t="b">
+        <v>0</v>
+      </c>
+      <c r="I192" t="b">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>3</v>
+      </c>
+      <c r="K192" t="s">
+        <v>26</v>
+      </c>
+      <c r="L192" t="s">
+        <v>27</v>
+      </c>
+      <c r="M192" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N192" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A193">
+        <v>517</v>
+      </c>
+      <c r="B193">
+        <v>61</v>
+      </c>
+      <c r="C193">
+        <v>12</v>
+      </c>
+      <c r="D193">
+        <v>5</v>
+      </c>
+      <c r="E193">
+        <v>7</v>
+      </c>
+      <c r="F193">
+        <v>3</v>
+      </c>
+      <c r="G193" t="b">
+        <v>1</v>
+      </c>
+      <c r="H193" t="b">
+        <v>0</v>
+      </c>
+      <c r="I193" t="b">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>2</v>
+      </c>
+      <c r="K193" t="s">
+        <v>26</v>
+      </c>
+      <c r="L193" t="s">
+        <v>27</v>
+      </c>
+      <c r="M193" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N193" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A194">
+        <v>518</v>
+      </c>
+      <c r="B194">
+        <v>61</v>
+      </c>
+      <c r="C194">
+        <v>13</v>
+      </c>
+      <c r="D194">
+        <v>4</v>
+      </c>
+      <c r="E194">
+        <v>7</v>
+      </c>
+      <c r="F194">
+        <v>4</v>
+      </c>
+      <c r="G194" t="b">
+        <v>0</v>
+      </c>
+      <c r="H194" t="b">
+        <v>0</v>
+      </c>
+      <c r="I194" t="b">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>3</v>
+      </c>
+      <c r="K194" t="s">
+        <v>26</v>
+      </c>
+      <c r="L194" t="s">
+        <v>27</v>
+      </c>
+      <c r="M194" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N194" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A195">
+        <v>519</v>
+      </c>
+      <c r="B195">
+        <v>61</v>
+      </c>
+      <c r="C195">
+        <v>14</v>
+      </c>
+      <c r="D195">
+        <v>3</v>
+      </c>
+      <c r="E195">
+        <v>5</v>
+      </c>
+      <c r="F195">
+        <v>2</v>
+      </c>
+      <c r="G195" t="b">
+        <v>0</v>
+      </c>
+      <c r="H195" t="b">
+        <v>0</v>
+      </c>
+      <c r="I195" t="b">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>2</v>
+      </c>
+      <c r="K195" t="s">
+        <v>26</v>
+      </c>
+      <c r="L195" t="s">
+        <v>27</v>
+      </c>
+      <c r="M195" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N195" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A196">
+        <v>520</v>
+      </c>
+      <c r="B196">
+        <v>61</v>
+      </c>
+      <c r="C196">
+        <v>15</v>
+      </c>
+      <c r="D196">
+        <v>4</v>
+      </c>
+      <c r="E196">
+        <v>5</v>
+      </c>
+      <c r="F196">
+        <v>2</v>
+      </c>
+      <c r="G196" t="b">
+        <v>1</v>
+      </c>
+      <c r="H196" t="b">
+        <v>0</v>
+      </c>
+      <c r="I196" t="b">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>1</v>
+      </c>
+      <c r="K196" t="s">
+        <v>26</v>
+      </c>
+      <c r="L196" t="s">
+        <v>27</v>
+      </c>
+      <c r="M196" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N196" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A197">
+        <v>521</v>
+      </c>
+      <c r="B197">
+        <v>61</v>
+      </c>
+      <c r="C197">
+        <v>16</v>
+      </c>
+      <c r="D197">
+        <v>4</v>
+      </c>
+      <c r="E197">
+        <v>4</v>
+      </c>
+      <c r="F197">
+        <v>2</v>
+      </c>
+      <c r="G197" t="b">
+        <v>1</v>
+      </c>
+      <c r="H197" t="b">
+        <v>1</v>
+      </c>
+      <c r="I197" t="b">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>26</v>
+      </c>
+      <c r="L197" t="s">
+        <v>27</v>
+      </c>
+      <c r="M197" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N197" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A198">
+        <v>522</v>
+      </c>
+      <c r="B198">
+        <v>61</v>
+      </c>
+      <c r="C198">
+        <v>17</v>
+      </c>
+      <c r="D198">
+        <v>3</v>
+      </c>
+      <c r="E198">
+        <v>6</v>
+      </c>
+      <c r="F198">
+        <v>2</v>
+      </c>
+      <c r="G198" t="b">
+        <v>0</v>
+      </c>
+      <c r="H198" t="b">
+        <v>0</v>
+      </c>
+      <c r="I198" t="b">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>3</v>
+      </c>
+      <c r="K198" t="s">
+        <v>26</v>
+      </c>
+      <c r="L198" t="s">
+        <v>27</v>
+      </c>
+      <c r="M198" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N198" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A199">
+        <v>523</v>
+      </c>
+      <c r="B199">
+        <v>61</v>
+      </c>
+      <c r="C199">
+        <v>18</v>
+      </c>
+      <c r="D199">
+        <v>4</v>
+      </c>
+      <c r="E199">
+        <v>5</v>
+      </c>
+      <c r="F199">
+        <v>2</v>
+      </c>
+      <c r="G199" t="b">
+        <v>1</v>
+      </c>
+      <c r="H199" t="b">
+        <v>0</v>
+      </c>
+      <c r="I199" t="b">
+        <v>0</v>
+      </c>
+      <c r="J199">
+        <v>1</v>
+      </c>
+      <c r="K199" t="s">
+        <v>26</v>
+      </c>
+      <c r="L199" t="s">
+        <v>27</v>
+      </c>
+      <c r="M199" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N199" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A200">
+        <v>442</v>
+      </c>
+      <c r="B200">
+        <v>59</v>
+      </c>
+      <c r="C200">
+        <v>1</v>
+      </c>
+      <c r="D200">
+        <v>5</v>
+      </c>
+      <c r="E200">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>3</v>
+      </c>
+      <c r="G200" t="b">
+        <v>1</v>
+      </c>
+      <c r="H200" t="b">
+        <v>0</v>
+      </c>
+      <c r="I200" t="b">
+        <v>0</v>
+      </c>
+      <c r="J200">
+        <v>3</v>
+      </c>
+      <c r="K200" t="s">
+        <v>26</v>
+      </c>
+      <c r="L200" t="s">
+        <v>27</v>
+      </c>
+      <c r="M200" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N200" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A201">
+        <v>443</v>
+      </c>
+      <c r="B201">
+        <v>59</v>
+      </c>
+      <c r="C201">
+        <v>2</v>
+      </c>
+      <c r="D201">
+        <v>4</v>
+      </c>
+      <c r="E201">
+        <v>4</v>
+      </c>
+      <c r="F201">
+        <v>2</v>
+      </c>
+      <c r="G201" t="b">
+        <v>1</v>
+      </c>
+      <c r="H201" t="b">
+        <v>1</v>
+      </c>
+      <c r="I201" t="b">
+        <v>0</v>
+      </c>
+      <c r="J201">
+        <v>0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>26</v>
+      </c>
+      <c r="L201" t="s">
+        <v>27</v>
+      </c>
+      <c r="M201" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N201" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A202">
+        <v>444</v>
+      </c>
+      <c r="B202">
+        <v>59</v>
+      </c>
+      <c r="C202">
+        <v>3</v>
+      </c>
+      <c r="D202">
+        <v>3</v>
+      </c>
+      <c r="E202">
+        <v>4</v>
+      </c>
+      <c r="F202">
+        <v>2</v>
+      </c>
+      <c r="G202" t="b">
+        <v>0</v>
+      </c>
+      <c r="H202" t="b">
+        <v>0</v>
+      </c>
+      <c r="I202" t="b">
+        <v>0</v>
+      </c>
+      <c r="J202">
+        <v>1</v>
+      </c>
+      <c r="K202" t="s">
+        <v>26</v>
+      </c>
+      <c r="L202" t="s">
+        <v>27</v>
+      </c>
+      <c r="M202" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N202" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A203">
+        <v>445</v>
+      </c>
+      <c r="B203">
+        <v>59</v>
+      </c>
+      <c r="C203">
+        <v>4</v>
+      </c>
+      <c r="D203">
+        <v>5</v>
+      </c>
+      <c r="E203">
+        <v>7</v>
+      </c>
+      <c r="F203">
+        <v>1</v>
+      </c>
+      <c r="G203" t="b">
+        <v>1</v>
+      </c>
+      <c r="H203" t="b">
+        <v>0</v>
+      </c>
+      <c r="I203" t="b">
+        <v>1</v>
+      </c>
+      <c r="J203">
+        <v>2</v>
+      </c>
+      <c r="K203" t="s">
+        <v>26</v>
+      </c>
+      <c r="L203" t="s">
+        <v>27</v>
+      </c>
+      <c r="M203" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N203" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A204">
+        <v>446</v>
+      </c>
+      <c r="B204">
+        <v>59</v>
+      </c>
+      <c r="C204">
+        <v>5</v>
+      </c>
+      <c r="D204">
+        <v>4</v>
+      </c>
+      <c r="E204">
+        <v>5</v>
+      </c>
+      <c r="F204">
+        <v>2</v>
+      </c>
+      <c r="G204" t="b">
+        <v>1</v>
+      </c>
+      <c r="H204" t="b">
+        <v>0</v>
+      </c>
+      <c r="I204" t="b">
+        <v>0</v>
+      </c>
+      <c r="J204">
+        <v>1</v>
+      </c>
+      <c r="K204" t="s">
+        <v>26</v>
+      </c>
+      <c r="L204" t="s">
+        <v>27</v>
+      </c>
+      <c r="M204" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N204" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A205">
+        <v>447</v>
+      </c>
+      <c r="B205">
+        <v>59</v>
+      </c>
+      <c r="C205">
+        <v>6</v>
+      </c>
+      <c r="D205">
+        <v>4</v>
+      </c>
+      <c r="E205">
+        <v>5</v>
+      </c>
+      <c r="F205">
+        <v>1</v>
+      </c>
+      <c r="G205" t="b">
+        <v>0</v>
+      </c>
+      <c r="H205" t="b">
+        <v>0</v>
+      </c>
+      <c r="I205" t="b">
+        <v>1</v>
+      </c>
+      <c r="J205">
+        <v>1</v>
+      </c>
+      <c r="K205" t="s">
+        <v>26</v>
+      </c>
+      <c r="L205" t="s">
+        <v>27</v>
+      </c>
+      <c r="M205" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N205" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A206">
+        <v>448</v>
+      </c>
+      <c r="B206">
+        <v>59</v>
+      </c>
+      <c r="C206">
+        <v>7</v>
+      </c>
+      <c r="D206">
+        <v>4</v>
+      </c>
+      <c r="E206">
+        <v>7</v>
+      </c>
+      <c r="F206">
+        <v>2</v>
+      </c>
+      <c r="G206" t="b">
+        <v>1</v>
+      </c>
+      <c r="H206" t="b">
+        <v>0</v>
+      </c>
+      <c r="I206" t="b">
+        <v>0</v>
+      </c>
+      <c r="J206">
+        <v>3</v>
+      </c>
+      <c r="K206" t="s">
+        <v>26</v>
+      </c>
+      <c r="L206" t="s">
+        <v>27</v>
+      </c>
+      <c r="M206" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N206" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A207">
+        <v>449</v>
+      </c>
+      <c r="B207">
+        <v>59</v>
+      </c>
+      <c r="C207">
+        <v>8</v>
+      </c>
+      <c r="D207">
+        <v>3</v>
+      </c>
+      <c r="E207">
+        <v>3</v>
+      </c>
+      <c r="F207">
+        <v>2</v>
+      </c>
+      <c r="G207" t="b">
+        <v>0</v>
+      </c>
+      <c r="H207" t="b">
+        <v>1</v>
+      </c>
+      <c r="I207" t="b">
+        <v>0</v>
+      </c>
+      <c r="J207">
+        <v>0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>26</v>
+      </c>
+      <c r="L207" t="s">
+        <v>27</v>
+      </c>
+      <c r="M207" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N207" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A208">
+        <v>450</v>
+      </c>
+      <c r="B208">
+        <v>59</v>
+      </c>
+      <c r="C208">
+        <v>9</v>
+      </c>
+      <c r="D208">
+        <v>5</v>
+      </c>
+      <c r="E208">
+        <v>7</v>
+      </c>
+      <c r="F208">
+        <v>2</v>
+      </c>
+      <c r="G208" t="b">
+        <v>1</v>
+      </c>
+      <c r="H208" t="b">
+        <v>0</v>
+      </c>
+      <c r="I208" t="b">
+        <v>0</v>
+      </c>
+      <c r="J208">
+        <v>2</v>
+      </c>
+      <c r="K208" t="s">
+        <v>26</v>
+      </c>
+      <c r="L208" t="s">
+        <v>27</v>
+      </c>
+      <c r="M208" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N208" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A209">
+        <v>451</v>
+      </c>
+      <c r="B209">
+        <v>59</v>
+      </c>
+      <c r="C209">
+        <v>10</v>
+      </c>
+      <c r="D209">
+        <v>5</v>
+      </c>
+      <c r="E209">
+        <v>6</v>
+      </c>
+      <c r="F209">
+        <v>2</v>
+      </c>
+      <c r="G209" t="b">
+        <v>1</v>
+      </c>
+      <c r="H209" t="b">
+        <v>0</v>
+      </c>
+      <c r="I209" t="b">
+        <v>0</v>
+      </c>
+      <c r="J209">
+        <v>1</v>
+      </c>
+      <c r="K209" t="s">
+        <v>26</v>
+      </c>
+      <c r="L209" t="s">
+        <v>27</v>
+      </c>
+      <c r="M209" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N209" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A210">
+        <v>452</v>
+      </c>
+      <c r="B210">
+        <v>59</v>
+      </c>
+      <c r="C210">
+        <v>11</v>
+      </c>
+      <c r="D210">
+        <v>3</v>
+      </c>
+      <c r="E210">
+        <v>5</v>
+      </c>
+      <c r="F210">
+        <v>2</v>
+      </c>
+      <c r="G210" t="b">
+        <v>0</v>
+      </c>
+      <c r="H210" t="b">
+        <v>0</v>
+      </c>
+      <c r="I210" t="b">
+        <v>0</v>
+      </c>
+      <c r="J210">
+        <v>2</v>
+      </c>
+      <c r="K210" t="s">
+        <v>26</v>
+      </c>
+      <c r="L210" t="s">
+        <v>27</v>
+      </c>
+      <c r="M210" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N210" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A211">
+        <v>453</v>
+      </c>
+      <c r="B211">
+        <v>59</v>
+      </c>
+      <c r="C211">
+        <v>12</v>
+      </c>
+      <c r="D211">
+        <v>5</v>
+      </c>
+      <c r="E211">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>3</v>
+      </c>
+      <c r="G211" t="b">
+        <v>1</v>
+      </c>
+      <c r="H211" t="b">
+        <v>0</v>
+      </c>
+      <c r="I211" t="b">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>3</v>
+      </c>
+      <c r="K211" t="s">
+        <v>26</v>
+      </c>
+      <c r="L211" t="s">
+        <v>27</v>
+      </c>
+      <c r="M211" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N211" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A212">
+        <v>454</v>
+      </c>
+      <c r="B212">
+        <v>59</v>
+      </c>
+      <c r="C212">
+        <v>13</v>
+      </c>
+      <c r="D212">
+        <v>4</v>
+      </c>
+      <c r="E212">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>3</v>
+      </c>
+      <c r="G212" t="b">
+        <v>0</v>
+      </c>
+      <c r="H212" t="b">
+        <v>0</v>
+      </c>
+      <c r="I212" t="b">
+        <v>0</v>
+      </c>
+      <c r="J212">
+        <v>4</v>
+      </c>
+      <c r="K212" t="s">
+        <v>26</v>
+      </c>
+      <c r="L212" t="s">
+        <v>27</v>
+      </c>
+      <c r="M212" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N212" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A213">
+        <v>455</v>
+      </c>
+      <c r="B213">
+        <v>59</v>
+      </c>
+      <c r="C213">
+        <v>14</v>
+      </c>
+      <c r="D213">
+        <v>3</v>
+      </c>
+      <c r="E213">
+        <v>6</v>
+      </c>
+      <c r="F213">
+        <v>2</v>
+      </c>
+      <c r="G213" t="b">
+        <v>0</v>
+      </c>
+      <c r="H213" t="b">
+        <v>0</v>
+      </c>
+      <c r="I213" t="b">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>3</v>
+      </c>
+      <c r="K213" t="s">
+        <v>26</v>
+      </c>
+      <c r="L213" t="s">
+        <v>27</v>
+      </c>
+      <c r="M213" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N213" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A214">
+        <v>456</v>
+      </c>
+      <c r="B214">
+        <v>59</v>
+      </c>
+      <c r="C214">
+        <v>15</v>
+      </c>
+      <c r="D214">
+        <v>4</v>
+      </c>
+      <c r="E214">
+        <v>6</v>
+      </c>
+      <c r="F214">
+        <v>2</v>
+      </c>
+      <c r="G214" t="b">
+        <v>0</v>
+      </c>
+      <c r="H214" t="b">
+        <v>0</v>
+      </c>
+      <c r="I214" t="b">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>2</v>
+      </c>
+      <c r="K214" t="s">
+        <v>26</v>
+      </c>
+      <c r="L214" t="s">
+        <v>27</v>
+      </c>
+      <c r="M214" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N214" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A215">
+        <v>457</v>
+      </c>
+      <c r="B215">
+        <v>59</v>
+      </c>
+      <c r="C215">
+        <v>16</v>
+      </c>
+      <c r="D215">
+        <v>4</v>
+      </c>
+      <c r="E215">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>2</v>
+      </c>
+      <c r="G215" t="b">
+        <v>1</v>
+      </c>
+      <c r="H215" t="b">
+        <v>0</v>
+      </c>
+      <c r="I215" t="b">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>4</v>
+      </c>
+      <c r="K215" t="s">
+        <v>26</v>
+      </c>
+      <c r="L215" t="s">
+        <v>27</v>
+      </c>
+      <c r="M215" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N215" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A216">
+        <v>458</v>
+      </c>
+      <c r="B216">
+        <v>59</v>
+      </c>
+      <c r="C216">
+        <v>17</v>
+      </c>
+      <c r="D216">
+        <v>3</v>
+      </c>
+      <c r="E216">
+        <v>4</v>
+      </c>
+      <c r="F216">
+        <v>2</v>
+      </c>
+      <c r="G216" t="b">
+        <v>0</v>
+      </c>
+      <c r="H216" t="b">
+        <v>0</v>
+      </c>
+      <c r="I216" t="b">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>1</v>
+      </c>
+      <c r="K216" t="s">
+        <v>26</v>
+      </c>
+      <c r="L216" t="s">
+        <v>27</v>
+      </c>
+      <c r="M216" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N216" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A217">
+        <v>459</v>
+      </c>
+      <c r="B217">
+        <v>59</v>
+      </c>
+      <c r="C217">
+        <v>18</v>
+      </c>
+      <c r="D217">
+        <v>4</v>
+      </c>
+      <c r="E217">
+        <v>6</v>
+      </c>
+      <c r="F217">
+        <v>2</v>
+      </c>
+      <c r="G217" t="b">
+        <v>1</v>
+      </c>
+      <c r="H217" t="b">
+        <v>0</v>
+      </c>
+      <c r="I217" t="b">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>2</v>
+      </c>
+      <c r="K217" t="s">
+        <v>26</v>
+      </c>
+      <c r="L217" t="s">
+        <v>27</v>
+      </c>
+      <c r="M217" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N217" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A218">
+        <v>404</v>
+      </c>
+      <c r="B218">
+        <v>58</v>
+      </c>
+      <c r="C218">
+        <v>1</v>
+      </c>
+      <c r="D218">
+        <v>5</v>
+      </c>
+      <c r="E218">
+        <v>6</v>
+      </c>
+      <c r="F218">
+        <v>3</v>
+      </c>
+      <c r="G218" t="b">
+        <v>1</v>
+      </c>
+      <c r="H218" t="b">
+        <v>1</v>
+      </c>
+      <c r="I218" t="b">
+        <v>0</v>
+      </c>
+      <c r="J218">
+        <v>1</v>
+      </c>
+      <c r="K218" t="s">
+        <v>26</v>
+      </c>
+      <c r="L218" t="s">
+        <v>27</v>
+      </c>
+      <c r="M218" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N218" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A219">
+        <v>405</v>
+      </c>
+      <c r="B219">
+        <v>58</v>
+      </c>
+      <c r="C219">
+        <v>2</v>
+      </c>
+      <c r="D219">
+        <v>4</v>
+      </c>
+      <c r="E219">
+        <v>6</v>
+      </c>
+      <c r="F219">
+        <v>3</v>
+      </c>
+      <c r="G219" t="b">
+        <v>1</v>
+      </c>
+      <c r="H219" t="b">
+        <v>0</v>
+      </c>
+      <c r="I219" t="b">
+        <v>0</v>
+      </c>
+      <c r="J219">
+        <v>2</v>
+      </c>
+      <c r="K219" t="s">
+        <v>26</v>
+      </c>
+      <c r="L219" t="s">
+        <v>27</v>
+      </c>
+      <c r="M219" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N219" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A220">
+        <v>406</v>
+      </c>
+      <c r="B220">
+        <v>58</v>
+      </c>
+      <c r="C220">
+        <v>3</v>
+      </c>
+      <c r="D220">
+        <v>3</v>
+      </c>
+      <c r="E220">
+        <v>4</v>
+      </c>
+      <c r="F220">
+        <v>2</v>
+      </c>
+      <c r="G220" t="b">
+        <v>0</v>
+      </c>
+      <c r="H220" t="b">
+        <v>0</v>
+      </c>
+      <c r="I220" t="b">
+        <v>0</v>
+      </c>
+      <c r="J220">
+        <v>1</v>
+      </c>
+      <c r="K220" t="s">
+        <v>26</v>
+      </c>
+      <c r="L220" t="s">
+        <v>27</v>
+      </c>
+      <c r="M220" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N220" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A221">
+        <v>407</v>
+      </c>
+      <c r="B221">
+        <v>58</v>
+      </c>
+      <c r="C221">
+        <v>4</v>
+      </c>
+      <c r="D221">
+        <v>5</v>
+      </c>
+      <c r="E221">
+        <v>6</v>
+      </c>
+      <c r="F221">
+        <v>2</v>
+      </c>
+      <c r="G221" t="b">
+        <v>0</v>
+      </c>
+      <c r="H221" t="b">
+        <v>0</v>
+      </c>
+      <c r="I221" t="b">
+        <v>0</v>
+      </c>
+      <c r="J221">
+        <v>1</v>
+      </c>
+      <c r="K221" t="s">
+        <v>26</v>
+      </c>
+      <c r="L221" t="s">
+        <v>27</v>
+      </c>
+      <c r="M221" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N221" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A222">
+        <v>408</v>
+      </c>
+      <c r="B222">
+        <v>58</v>
+      </c>
+      <c r="C222">
+        <v>5</v>
+      </c>
+      <c r="D222">
+        <v>4</v>
+      </c>
+      <c r="E222">
+        <v>4</v>
+      </c>
+      <c r="F222">
+        <v>2</v>
+      </c>
+      <c r="G222" t="b">
+        <v>1</v>
+      </c>
+      <c r="H222" t="b">
+        <v>0</v>
+      </c>
+      <c r="I222" t="b">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>26</v>
+      </c>
+      <c r="L222" t="s">
+        <v>27</v>
+      </c>
+      <c r="M222" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N222" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A223">
+        <v>409</v>
+      </c>
+      <c r="B223">
+        <v>58</v>
+      </c>
+      <c r="C223">
+        <v>6</v>
+      </c>
+      <c r="D223">
+        <v>4</v>
+      </c>
+      <c r="E223">
+        <v>5</v>
+      </c>
+      <c r="F223">
+        <v>2</v>
+      </c>
+      <c r="G223" t="b">
+        <v>1</v>
+      </c>
+      <c r="H223" t="b">
+        <v>0</v>
+      </c>
+      <c r="I223" t="b">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>1</v>
+      </c>
+      <c r="K223" t="s">
+        <v>26</v>
+      </c>
+      <c r="L223" t="s">
+        <v>27</v>
+      </c>
+      <c r="M223" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N223" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A224">
+        <v>410</v>
+      </c>
+      <c r="B224">
+        <v>58</v>
+      </c>
+      <c r="C224">
+        <v>7</v>
+      </c>
+      <c r="D224">
+        <v>4</v>
+      </c>
+      <c r="E224">
+        <v>5</v>
+      </c>
+      <c r="F224">
+        <v>2</v>
+      </c>
+      <c r="G224" t="b">
+        <v>0</v>
+      </c>
+      <c r="H224" t="b">
+        <v>0</v>
+      </c>
+      <c r="I224" t="b">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>1</v>
+      </c>
+      <c r="K224" t="s">
+        <v>26</v>
+      </c>
+      <c r="L224" t="s">
+        <v>27</v>
+      </c>
+      <c r="M224" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N224" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A225">
+        <v>411</v>
+      </c>
+      <c r="B225">
+        <v>58</v>
+      </c>
+      <c r="C225">
+        <v>8</v>
+      </c>
+      <c r="D225">
+        <v>3</v>
+      </c>
+      <c r="E225">
+        <v>3</v>
+      </c>
+      <c r="F225">
+        <v>2</v>
+      </c>
+      <c r="G225" t="b">
+        <v>0</v>
+      </c>
+      <c r="H225" t="b">
+        <v>1</v>
+      </c>
+      <c r="I225" t="b">
+        <v>0</v>
+      </c>
+      <c r="J225">
+        <v>0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>26</v>
+      </c>
+      <c r="L225" t="s">
+        <v>27</v>
+      </c>
+      <c r="M225" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N225" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A226">
+        <v>412</v>
+      </c>
+      <c r="B226">
+        <v>58</v>
+      </c>
+      <c r="C226">
+        <v>9</v>
+      </c>
+      <c r="D226">
+        <v>5</v>
+      </c>
+      <c r="E226">
+        <v>6</v>
+      </c>
+      <c r="F226">
+        <v>1</v>
+      </c>
+      <c r="G226" t="b">
+        <v>1</v>
+      </c>
+      <c r="H226" t="b">
+        <v>0</v>
+      </c>
+      <c r="I226" t="b">
+        <v>1</v>
+      </c>
+      <c r="J226">
+        <v>1</v>
+      </c>
+      <c r="K226" t="s">
+        <v>26</v>
+      </c>
+      <c r="L226" t="s">
+        <v>27</v>
+      </c>
+      <c r="M226" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N226" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A227">
+        <v>413</v>
+      </c>
+      <c r="B227">
+        <v>58</v>
+      </c>
+      <c r="C227">
+        <v>10</v>
+      </c>
+      <c r="D227">
+        <v>5</v>
+      </c>
+      <c r="E227">
+        <v>6</v>
+      </c>
+      <c r="F227">
+        <v>1</v>
+      </c>
+      <c r="G227" t="b">
+        <v>0</v>
+      </c>
+      <c r="H227" t="b">
+        <v>0</v>
+      </c>
+      <c r="I227" t="b">
+        <v>0</v>
+      </c>
+      <c r="J227">
+        <v>1</v>
+      </c>
+      <c r="K227" t="s">
+        <v>26</v>
+      </c>
+      <c r="L227" t="s">
+        <v>27</v>
+      </c>
+      <c r="M227" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N227" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A228">
+        <v>414</v>
+      </c>
+      <c r="B228">
+        <v>58</v>
+      </c>
+      <c r="C228">
+        <v>11</v>
+      </c>
+      <c r="D228">
+        <v>3</v>
+      </c>
+      <c r="E228">
+        <v>6</v>
+      </c>
+      <c r="F228">
+        <v>3</v>
+      </c>
+      <c r="G228" t="b">
+        <v>0</v>
+      </c>
+      <c r="H228" t="b">
+        <v>0</v>
+      </c>
+      <c r="I228" t="b">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>3</v>
+      </c>
+      <c r="K228" t="s">
+        <v>26</v>
+      </c>
+      <c r="L228" t="s">
+        <v>27</v>
+      </c>
+      <c r="M228" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N228" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A229">
+        <v>415</v>
+      </c>
+      <c r="B229">
+        <v>58</v>
+      </c>
+      <c r="C229">
+        <v>12</v>
+      </c>
+      <c r="D229">
+        <v>5</v>
+      </c>
+      <c r="E229">
+        <v>7</v>
+      </c>
+      <c r="F229">
+        <v>2</v>
+      </c>
+      <c r="G229" t="b">
+        <v>1</v>
+      </c>
+      <c r="H229" t="b">
+        <v>0</v>
+      </c>
+      <c r="I229" t="b">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>2</v>
+      </c>
+      <c r="K229" t="s">
+        <v>26</v>
+      </c>
+      <c r="L229" t="s">
+        <v>27</v>
+      </c>
+      <c r="M229" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N229" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A230">
+        <v>416</v>
+      </c>
+      <c r="B230">
+        <v>58</v>
+      </c>
+      <c r="C230">
+        <v>13</v>
+      </c>
+      <c r="D230">
+        <v>4</v>
+      </c>
+      <c r="E230">
+        <v>6</v>
+      </c>
+      <c r="F230">
+        <v>2</v>
+      </c>
+      <c r="G230" t="b">
+        <v>0</v>
+      </c>
+      <c r="H230" t="b">
+        <v>0</v>
+      </c>
+      <c r="I230" t="b">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>2</v>
+      </c>
+      <c r="K230" t="s">
+        <v>26</v>
+      </c>
+      <c r="L230" t="s">
+        <v>27</v>
+      </c>
+      <c r="M230" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N230" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A231">
+        <v>417</v>
+      </c>
+      <c r="B231">
+        <v>58</v>
+      </c>
+      <c r="C231">
+        <v>14</v>
+      </c>
+      <c r="D231">
+        <v>3</v>
+      </c>
+      <c r="E231">
+        <v>6</v>
+      </c>
+      <c r="F231">
+        <v>2</v>
+      </c>
+      <c r="G231" t="b">
+        <v>0</v>
+      </c>
+      <c r="H231" t="b">
+        <v>0</v>
+      </c>
+      <c r="I231" t="b">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>3</v>
+      </c>
+      <c r="K231" t="s">
+        <v>26</v>
+      </c>
+      <c r="L231" t="s">
+        <v>27</v>
+      </c>
+      <c r="M231" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N231" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A232">
+        <v>418</v>
+      </c>
+      <c r="B232">
+        <v>58</v>
+      </c>
+      <c r="C232">
+        <v>15</v>
+      </c>
+      <c r="D232">
+        <v>4</v>
+      </c>
+      <c r="E232">
+        <v>6</v>
+      </c>
+      <c r="F232">
+        <v>3</v>
+      </c>
+      <c r="G232" t="b">
+        <v>0</v>
+      </c>
+      <c r="H232" t="b">
+        <v>0</v>
+      </c>
+      <c r="I232" t="b">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>2</v>
+      </c>
+      <c r="K232" t="s">
+        <v>26</v>
+      </c>
+      <c r="L232" t="s">
+        <v>27</v>
+      </c>
+      <c r="M232" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N232" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A233">
+        <v>419</v>
+      </c>
+      <c r="B233">
+        <v>58</v>
+      </c>
+      <c r="C233">
+        <v>16</v>
+      </c>
+      <c r="D233">
+        <v>4</v>
+      </c>
+      <c r="E233">
+        <v>7</v>
+      </c>
+      <c r="F233">
+        <v>2</v>
+      </c>
+      <c r="G233" t="b">
+        <v>0</v>
+      </c>
+      <c r="H233" t="b">
+        <v>0</v>
+      </c>
+      <c r="I233" t="b">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>3</v>
+      </c>
+      <c r="K233" t="s">
+        <v>26</v>
+      </c>
+      <c r="L233" t="s">
+        <v>27</v>
+      </c>
+      <c r="M233" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N233" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A234">
+        <v>420</v>
+      </c>
+      <c r="B234">
+        <v>58</v>
+      </c>
+      <c r="C234">
+        <v>17</v>
+      </c>
+      <c r="D234">
+        <v>3</v>
+      </c>
+      <c r="E234">
+        <v>4</v>
+      </c>
+      <c r="F234">
+        <v>2</v>
+      </c>
+      <c r="G234" t="b">
+        <v>0</v>
+      </c>
+      <c r="H234" t="b">
+        <v>0</v>
+      </c>
+      <c r="I234" t="b">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>1</v>
+      </c>
+      <c r="K234" t="s">
+        <v>26</v>
+      </c>
+      <c r="L234" t="s">
+        <v>27</v>
+      </c>
+      <c r="M234" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N234" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A235">
+        <v>421</v>
+      </c>
+      <c r="B235">
+        <v>58</v>
+      </c>
+      <c r="C235">
+        <v>18</v>
+      </c>
+      <c r="D235">
+        <v>4</v>
+      </c>
+      <c r="E235">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>3</v>
+      </c>
+      <c r="G235" t="b">
+        <v>1</v>
+      </c>
+      <c r="H235" t="b">
+        <v>0</v>
+      </c>
+      <c r="I235" t="b">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>4</v>
+      </c>
+      <c r="K235" t="s">
+        <v>26</v>
+      </c>
+      <c r="L235" t="s">
+        <v>27</v>
+      </c>
+      <c r="M235" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N235" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A236">
+        <v>366</v>
+      </c>
+      <c r="B236">
+        <v>57</v>
+      </c>
+      <c r="C236">
+        <v>1</v>
+      </c>
+      <c r="D236">
+        <v>5</v>
+      </c>
+      <c r="E236">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>2</v>
+      </c>
+      <c r="G236" t="b">
+        <v>1</v>
+      </c>
+      <c r="H236" t="b">
+        <v>0</v>
+      </c>
+      <c r="I236" t="b">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>3</v>
+      </c>
+      <c r="K236" t="s">
+        <v>26</v>
+      </c>
+      <c r="L236" t="s">
+        <v>27</v>
+      </c>
+      <c r="M236" s="2">
         <v>46168</v>
       </c>
-      <c r="N145" t="s">
+      <c r="N236" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A237">
+        <v>367</v>
+      </c>
+      <c r="B237">
+        <v>57</v>
+      </c>
+      <c r="C237">
+        <v>2</v>
+      </c>
+      <c r="D237">
+        <v>4</v>
+      </c>
+      <c r="E237">
+        <v>4</v>
+      </c>
+      <c r="F237">
+        <v>1</v>
+      </c>
+      <c r="G237" t="b">
+        <v>1</v>
+      </c>
+      <c r="H237" t="b">
+        <v>0</v>
+      </c>
+      <c r="I237" t="b">
+        <v>1</v>
+      </c>
+      <c r="J237">
+        <v>0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>26</v>
+      </c>
+      <c r="L237" t="s">
+        <v>27</v>
+      </c>
+      <c r="M237" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N237" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A238">
+        <v>368</v>
+      </c>
+      <c r="B238">
+        <v>57</v>
+      </c>
+      <c r="C238">
+        <v>3</v>
+      </c>
+      <c r="D238">
+        <v>3</v>
+      </c>
+      <c r="E238">
+        <v>4</v>
+      </c>
+      <c r="F238">
+        <v>2</v>
+      </c>
+      <c r="G238" t="b">
+        <v>0</v>
+      </c>
+      <c r="H238" t="b">
+        <v>0</v>
+      </c>
+      <c r="I238" t="b">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>1</v>
+      </c>
+      <c r="K238" t="s">
+        <v>26</v>
+      </c>
+      <c r="L238" t="s">
+        <v>27</v>
+      </c>
+      <c r="M238" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N238" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A239">
+        <v>369</v>
+      </c>
+      <c r="B239">
+        <v>57</v>
+      </c>
+      <c r="C239">
+        <v>4</v>
+      </c>
+      <c r="D239">
+        <v>5</v>
+      </c>
+      <c r="E239">
+        <v>5</v>
+      </c>
+      <c r="F239">
+        <v>2</v>
+      </c>
+      <c r="G239" t="b">
+        <v>0</v>
+      </c>
+      <c r="H239" t="b">
+        <v>1</v>
+      </c>
+      <c r="I239" t="b">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>26</v>
+      </c>
+      <c r="L239" t="s">
+        <v>27</v>
+      </c>
+      <c r="M239" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N239" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A240">
+        <v>370</v>
+      </c>
+      <c r="B240">
+        <v>57</v>
+      </c>
+      <c r="C240">
+        <v>5</v>
+      </c>
+      <c r="D240">
+        <v>4</v>
+      </c>
+      <c r="E240">
+        <v>4</v>
+      </c>
+      <c r="F240">
+        <v>1</v>
+      </c>
+      <c r="G240" t="b">
+        <v>0</v>
+      </c>
+      <c r="H240" t="b">
+        <v>0</v>
+      </c>
+      <c r="I240" t="b">
+        <v>1</v>
+      </c>
+      <c r="J240">
+        <v>0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>26</v>
+      </c>
+      <c r="L240" t="s">
+        <v>27</v>
+      </c>
+      <c r="M240" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N240" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A241">
+        <v>371</v>
+      </c>
+      <c r="B241">
+        <v>57</v>
+      </c>
+      <c r="C241">
+        <v>6</v>
+      </c>
+      <c r="D241">
+        <v>4</v>
+      </c>
+      <c r="E241">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>4</v>
+      </c>
+      <c r="G241" t="b">
+        <v>0</v>
+      </c>
+      <c r="H241" t="b">
+        <v>0</v>
+      </c>
+      <c r="I241" t="b">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>4</v>
+      </c>
+      <c r="K241" t="s">
+        <v>26</v>
+      </c>
+      <c r="L241" t="s">
+        <v>27</v>
+      </c>
+      <c r="M241" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N241" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A242">
+        <v>372</v>
+      </c>
+      <c r="B242">
+        <v>57</v>
+      </c>
+      <c r="C242">
+        <v>7</v>
+      </c>
+      <c r="D242">
+        <v>4</v>
+      </c>
+      <c r="E242">
+        <v>7</v>
+      </c>
+      <c r="F242">
+        <v>2</v>
+      </c>
+      <c r="G242" t="b">
+        <v>0</v>
+      </c>
+      <c r="H242" t="b">
+        <v>0</v>
+      </c>
+      <c r="I242" t="b">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>3</v>
+      </c>
+      <c r="K242" t="s">
+        <v>26</v>
+      </c>
+      <c r="L242" t="s">
+        <v>27</v>
+      </c>
+      <c r="M242" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N242" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A243">
+        <v>373</v>
+      </c>
+      <c r="B243">
+        <v>57</v>
+      </c>
+      <c r="C243">
+        <v>8</v>
+      </c>
+      <c r="D243">
+        <v>3</v>
+      </c>
+      <c r="E243">
+        <v>6</v>
+      </c>
+      <c r="F243">
+        <v>3</v>
+      </c>
+      <c r="G243" t="b">
+        <v>0</v>
+      </c>
+      <c r="H243" t="b">
+        <v>0</v>
+      </c>
+      <c r="I243" t="b">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>3</v>
+      </c>
+      <c r="K243" t="s">
+        <v>26</v>
+      </c>
+      <c r="L243" t="s">
+        <v>27</v>
+      </c>
+      <c r="M243" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N243" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A244">
+        <v>374</v>
+      </c>
+      <c r="B244">
+        <v>57</v>
+      </c>
+      <c r="C244">
+        <v>9</v>
+      </c>
+      <c r="D244">
+        <v>5</v>
+      </c>
+      <c r="E244">
+        <v>9</v>
+      </c>
+      <c r="F244">
+        <v>2</v>
+      </c>
+      <c r="G244" t="b">
+        <v>0</v>
+      </c>
+      <c r="H244" t="b">
+        <v>0</v>
+      </c>
+      <c r="I244" t="b">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>4</v>
+      </c>
+      <c r="K244" t="s">
+        <v>26</v>
+      </c>
+      <c r="L244" t="s">
+        <v>27</v>
+      </c>
+      <c r="M244" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N244" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A245">
+        <v>375</v>
+      </c>
+      <c r="B245">
+        <v>57</v>
+      </c>
+      <c r="C245">
+        <v>10</v>
+      </c>
+      <c r="D245">
+        <v>5</v>
+      </c>
+      <c r="E245">
+        <v>6</v>
+      </c>
+      <c r="F245">
+        <v>2</v>
+      </c>
+      <c r="G245" t="b">
+        <v>0</v>
+      </c>
+      <c r="H245" t="b">
+        <v>0</v>
+      </c>
+      <c r="I245" t="b">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>1</v>
+      </c>
+      <c r="K245" t="s">
+        <v>26</v>
+      </c>
+      <c r="L245" t="s">
+        <v>27</v>
+      </c>
+      <c r="M245" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N245" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A246">
+        <v>376</v>
+      </c>
+      <c r="B246">
+        <v>57</v>
+      </c>
+      <c r="C246">
+        <v>11</v>
+      </c>
+      <c r="D246">
+        <v>3</v>
+      </c>
+      <c r="E246">
+        <v>3</v>
+      </c>
+      <c r="F246">
+        <v>2</v>
+      </c>
+      <c r="G246" t="b">
+        <v>0</v>
+      </c>
+      <c r="H246" t="b">
+        <v>1</v>
+      </c>
+      <c r="I246" t="b">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>26</v>
+      </c>
+      <c r="L246" t="s">
+        <v>27</v>
+      </c>
+      <c r="M246" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N246" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A247">
+        <v>377</v>
+      </c>
+      <c r="B247">
+        <v>57</v>
+      </c>
+      <c r="C247">
+        <v>12</v>
+      </c>
+      <c r="D247">
+        <v>5</v>
+      </c>
+      <c r="E247">
+        <v>7</v>
+      </c>
+      <c r="F247">
+        <v>2</v>
+      </c>
+      <c r="G247" t="b">
+        <v>1</v>
+      </c>
+      <c r="H247" t="b">
+        <v>0</v>
+      </c>
+      <c r="I247" t="b">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>2</v>
+      </c>
+      <c r="K247" t="s">
+        <v>26</v>
+      </c>
+      <c r="L247" t="s">
+        <v>27</v>
+      </c>
+      <c r="M247" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N247" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A248">
+        <v>378</v>
+      </c>
+      <c r="B248">
+        <v>57</v>
+      </c>
+      <c r="C248">
+        <v>13</v>
+      </c>
+      <c r="D248">
+        <v>4</v>
+      </c>
+      <c r="E248">
+        <v>5</v>
+      </c>
+      <c r="F248">
+        <v>1</v>
+      </c>
+      <c r="G248" t="b">
+        <v>0</v>
+      </c>
+      <c r="H248" t="b">
+        <v>0</v>
+      </c>
+      <c r="I248" t="b">
+        <v>1</v>
+      </c>
+      <c r="J248">
+        <v>1</v>
+      </c>
+      <c r="K248" t="s">
+        <v>26</v>
+      </c>
+      <c r="L248" t="s">
+        <v>27</v>
+      </c>
+      <c r="M248" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N248" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A249">
+        <v>379</v>
+      </c>
+      <c r="B249">
+        <v>57</v>
+      </c>
+      <c r="C249">
+        <v>14</v>
+      </c>
+      <c r="D249">
+        <v>3</v>
+      </c>
+      <c r="E249">
+        <v>3</v>
+      </c>
+      <c r="F249">
+        <v>1</v>
+      </c>
+      <c r="G249" t="b">
+        <v>0</v>
+      </c>
+      <c r="H249" t="b">
+        <v>0</v>
+      </c>
+      <c r="I249" t="b">
+        <v>1</v>
+      </c>
+      <c r="J249">
+        <v>0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>26</v>
+      </c>
+      <c r="L249" t="s">
+        <v>27</v>
+      </c>
+      <c r="M249" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N249" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A250">
+        <v>380</v>
+      </c>
+      <c r="B250">
+        <v>57</v>
+      </c>
+      <c r="C250">
+        <v>15</v>
+      </c>
+      <c r="D250">
+        <v>4</v>
+      </c>
+      <c r="E250">
+        <v>5</v>
+      </c>
+      <c r="F250">
+        <v>3</v>
+      </c>
+      <c r="G250" t="b">
+        <v>1</v>
+      </c>
+      <c r="H250" t="b">
+        <v>1</v>
+      </c>
+      <c r="I250" t="b">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>1</v>
+      </c>
+      <c r="K250" t="s">
+        <v>26</v>
+      </c>
+      <c r="L250" t="s">
+        <v>27</v>
+      </c>
+      <c r="M250" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N250" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A251">
+        <v>381</v>
+      </c>
+      <c r="B251">
+        <v>57</v>
+      </c>
+      <c r="C251">
+        <v>16</v>
+      </c>
+      <c r="D251">
+        <v>4</v>
+      </c>
+      <c r="E251">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>4</v>
+      </c>
+      <c r="G251" t="b">
+        <v>0</v>
+      </c>
+      <c r="H251" t="b">
+        <v>0</v>
+      </c>
+      <c r="I251" t="b">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>4</v>
+      </c>
+      <c r="K251" t="s">
+        <v>26</v>
+      </c>
+      <c r="L251" t="s">
+        <v>27</v>
+      </c>
+      <c r="M251" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N251" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A252">
+        <v>382</v>
+      </c>
+      <c r="B252">
+        <v>57</v>
+      </c>
+      <c r="C252">
+        <v>17</v>
+      </c>
+      <c r="D252">
+        <v>3</v>
+      </c>
+      <c r="E252">
+        <v>5</v>
+      </c>
+      <c r="F252">
+        <v>2</v>
+      </c>
+      <c r="G252" t="b">
+        <v>0</v>
+      </c>
+      <c r="H252" t="b">
+        <v>0</v>
+      </c>
+      <c r="I252" t="b">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>2</v>
+      </c>
+      <c r="K252" t="s">
+        <v>26</v>
+      </c>
+      <c r="L252" t="s">
+        <v>27</v>
+      </c>
+      <c r="M252" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N252" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A253">
+        <v>383</v>
+      </c>
+      <c r="B253">
+        <v>57</v>
+      </c>
+      <c r="C253">
+        <v>18</v>
+      </c>
+      <c r="D253">
+        <v>4</v>
+      </c>
+      <c r="E253">
+        <v>4</v>
+      </c>
+      <c r="F253">
+        <v>1</v>
+      </c>
+      <c r="G253" t="b">
+        <v>1</v>
+      </c>
+      <c r="H253" t="b">
+        <v>0</v>
+      </c>
+      <c r="I253" t="b">
+        <v>1</v>
+      </c>
+      <c r="J253">
+        <v>0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>26</v>
+      </c>
+      <c r="L253" t="s">
+        <v>27</v>
+      </c>
+      <c r="M253" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N253" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>